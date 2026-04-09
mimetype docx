--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,425 +100,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
+                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Abeza</w:t>
+                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Busse</w:t>
+                <w:t xml:space="preserve">Paulo Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Schneider</w:t>
+                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 436 (23), pp.168840. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765861v1</w:t>
+                <w:t xml:space="preserve">hal-04728137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
+                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
+                <w:t xml:space="preserve">Mathilde Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Santo</w:t>
+                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
+              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728137v1</w:t>
+                <w:t xml:space="preserve">hal-04507033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
+                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guibert</w:t>
+                <w:t xml:space="preserve">Claire Abeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
+                <w:t xml:space="preserve">Philipp Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Labialle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (23), pp.168840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507033v1</w:t>
+                <w:t xml:space="preserve">hal-04765861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
               </w:r>
@@ -766,585 +766,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bragantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+                <w:t xml:space="preserve">Paulo E. Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.1094-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181046v1</w:t>
+                <w:t xml:space="preserve">hal-03070334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeya Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.msab348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070334v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeya Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481280v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeya Baldini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.30. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222458v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yeast C/D box snoRNA U14 adopts a “weak” K-turn like conformation recognized by the Snu13 core protein in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1395,103 +1395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcd1p controls RNA loading of the core protein Nop58 during C/D box snoRNP biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4), pp.496-506. </w:t>
@@ -1529,77 +1529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR assignment and solution structure of the external DII domain of the yeast Rvb2 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,64 +1672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Structural Analysis of RPAP3 and PIH1D1, Two Components of the HSP90 Co-chaperone R2TP Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.2093. </w:t>
@@ -2055,1898 +2055,1898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Salone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
+                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.7455 - 7473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704545v1</w:t>
+                <w:t xml:space="preserve">hal-01636562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Manival</w:t>
+                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
+                <w:t xml:space="preserve">Thomas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (12), pp.7455 - 7473. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636562v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Insights of the Zinc-Finger HIT protein family members Involved in Box C/D snoRNP Biogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Marty</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.04.028⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1693 - 1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452313v1</w:t>
+                <w:t xml:space="preserve">hal-01704448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">Functional and Structural Insights of the Zinc-Finger HIT protein family members Involved in Box C/D snoRNP Biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1693 - 1706. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (11), pp.2488-2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704448v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Loegler</w:t>
+                <w:t xml:space="preserve">Cédric Atmanene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Wieden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ute Kothe</w:t>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.2851--2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451676v1</w:t>
+                <w:t xml:space="preserve">hal-01451673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Atmanene</w:t>
+                <w:t xml:space="preserve">Maxime Dodre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bobo</w:t>
+                <w:t xml:space="preserve">Alexandra Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schlotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (18), pp.8973-8989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451673v1</w:t>
+                <w:t xml:space="preserve">hal-01451914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dodre</w:t>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Huttin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Schlotter</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451914v1</w:t>
+                <w:t xml:space="preserve">hal-01450719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450719v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Branlant</w:t>
+                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427 (17), pp.2816-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451901v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.71-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451905v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Wieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Kothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.71-3. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.1233-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450720v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.10731-10747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453204v1</w:t>
+                <w:t xml:space="preserve">hal-02279890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Westman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Back</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207 (4), pp.463-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452718v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
+                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (16), pp.10731-10747. </w:t>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.2015-2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279890v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new microRNAs targeting genes regulating the Pi/PPi balance in chondrocytes</w:t>
               </w:r>
@@ -4196,103 +4196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t>
@@ -4330,90 +4330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Structural Analysis Shows How Tah1 Tethers Hsp90 to the R2TP Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4464,77 +4464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hsp90 chaperone controls the biogenesis of L7Ae RNPs through conserved machinery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marmier-Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,90 +4611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of determinants in the protein partners aCBF5 and aNOP10 necessary for the tRNA:psi55-synthase and RNA-guided RNA:psi-synthase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Loegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (16), pp.5610 - 5624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4728,77 +4728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of archaeal H/ACA small ribonucleoprotein complexes active in pseudouridylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (10), pp.3133 - 3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4845,64 +4845,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strong efficiency of the Escherichia coli gapA P1 promoter depends on a complex combination of functional determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 383 (2), pp.371 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4975,64 +4975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Senty Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Schlotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (7), pp.821-838. </w:t>
@@ -5096,64 +5096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,64 +5225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common core RNP structure shared between the small nucleoar box C/D RNPs and the spliceosomal U4 snRNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nottrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EII Glc Protein Is Involved in Glucose-Mediated Activation of Escherichia coli gapA and gapB-pgk Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high affinity binding site for the HIV-1 nucleocapsid protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrew Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5558,51 +5558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic in Vivo view of the HIV-IRev-RRE interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,51 +5674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular structure in yeast introns aids the early steps of in vitro spliceosome assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,64 +5756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Escherichia coli gapA Gene Is Transcribed by the Vegetative RNA Polymerase Holoenzyme Esigma70 and by the Heat Shock the RNA Polymerase Esigma32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 176, pp.830 - 839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,64 +5883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R2TP-like quaternary chaperones: a comprehensive overview to understand the dynamic R2SP complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo E Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5988,90 +5988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denaturing mass photometry for straightforward optimization of protein-protein cross-linking reactions at single-molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo E Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago M Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6162,51 +6162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6397,51 +6397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>