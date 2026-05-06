--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,5787 +66,5921 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
+                <w:t xml:space="preserve">An integrative structural biology approach reveals the dynamic organization of the R2SP quaternary chaperone complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paulo Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Marie Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
+                <w:t xml:space="preserve">Thomas Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-69157-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728137v1</w:t>
+                <w:t xml:space="preserve">hal-05597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
+                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guibert</w:t>
+                <w:t xml:space="preserve">Claire Abeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
+                <w:t xml:space="preserve">Philipp Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Labialle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (23), pp.168840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507033v1</w:t>
+                <w:t xml:space="preserve">hal-04765861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Abeza</w:t>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Busse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Schneider</w:t>
+                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765861v1</w:t>
+                <w:t xml:space="preserve">hal-04728137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Abel</w:t>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkac086⟩</w:t>
+              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583324v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cellular and molecular determinants of human DPCD protein in complex with RUVBL1/RUVBL2 AAA-ATPases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Virciglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+                <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo E Santo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoann Abel</w:t>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167760⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (4), pp.2172-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843986v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Deciphering cellular and molecular determinants of human DPCD protein in complex with RUVBL1/RUVBL2 AAA-ATPases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael dos Santos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo E Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulo E. Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 434 (19), pp.167760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070334v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeya Baldini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481280v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo E. Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.1094-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222458v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeya Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.msab348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181046v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yeast C/D box snoRNA U14 adopts a “weak” K-turn like conformation recognized by the Snu13 core protein in solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeya Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.03.014⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082477v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bcd1p controls RNA loading of the core protein Nop58 during C/D box snoRNP biogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+                <w:t xml:space="preserve">The yeast C/D box snoRNA U14 adopts a “weak” K-turn like conformation recognized by the Snu13 core protein in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bragantini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Jérôme Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.067967.118⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087019v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR assignment and solution structure of the external DII domain of the yeast Rvb2 protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+                <w:t xml:space="preserve">Bcd1p controls RNA loading of the core protein Nop58 during C/D box snoRNP biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rouillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-018-9816-5⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.496-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.067967.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882005v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Structural Analysis of RPAP3 and PIH1D1, Two Components of the HSP90 Co-chaperone R2TP Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR assignment and solution structure of the external DII domain of the yeast Rvb2 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Henri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.243 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-018-9816-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919243v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of protein Gar1 to the RNA-guided and RNA-independent rRNA:Ψ-synthase activities of the archaeal Cbf5 protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Structural Analysis of RPAP3 and PIH1D1, Two Components of the HSP90 Co-chaperone R2TP Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryosuke Fujikane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Igel-Bourguignon</w:t>
+                <w:t xml:space="preserve">Guillaume Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32164-0⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (9), pp.1196-1209.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879274v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RPAP3-Cterminal domain identifies R2TP-like quaternary chaperones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of protein Gar1 to the RNA-guided and RNA-independent rRNA:Ψ-synthase activities of the archaeal Cbf5 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryosuke Fujikane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Maurizy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paulo Santo</w:t>
+                <w:t xml:space="preserve">Valérie Igel-Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04431-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343521v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879274v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Manival</w:t>
+                <w:t xml:space="preserve">The RPAP3-Cterminal domain identifies R2TP-like quaternary chaperones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maurizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
+                <w:t xml:space="preserve">Céline Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04431-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636562v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Salone</w:t>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koufany</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.7455 - 7473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704448v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Structural Insights of the Zinc-Finger HIT protein family members Involved in Box C/D snoRNP Biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 428 (11), pp.2488-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Bobo</w:t>
+                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1693 - 1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01451673v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Wieden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dodre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Schlotter</w:t>
+                <w:t xml:space="preserve">Ute Kothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.1233-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451914v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Atmanene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.2851--2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450719v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dodre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Loegler</w:t>
+                <w:t xml:space="preserve">Alexandra Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Blaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Branlant</w:t>
+                <w:t xml:space="preserve">Florence Schlotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113, pp.134-142. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (18), pp.8973-8989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451901v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Barbier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451905v1</w:t>
+                <w:t xml:space="preserve">hal-01450719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01450720v1</w:t>
+                <w:t xml:space="preserve">hal-01451901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ute Kothe</w:t>
+                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427 (17), pp.2816-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451676v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (16), pp.10731-10747. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.71-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279890v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.10731-10747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453204v1</w:t>
+                <w:t xml:space="preserve">hal-02279890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Westman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (3), pp.2015-2036. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207 (4), pp.463-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452718v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new microRNAs targeting genes regulating the Pi/PPi balance in chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Clement</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-140969⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.2015-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452710v1</w:t>
+                <w:t xml:space="preserve">hal-01452718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sRNA RyhB regulates the synthesis of the Escherichia coli methionine sulfoxide reductase MsrB but not MsrA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new microRNAs targeting genes regulating the Pi/PPi balance in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063647⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S3-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-140969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823491v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Blaud</w:t>
+                <w:t xml:space="preserve">The sRNA RyhB regulates the synthesis of the Escherichia coli methionine sulfoxide reductase MsrB but not MsrA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Branlant</w:t>
+                <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452159v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Structural Analysis Shows How Tah1 Tethers Hsp90 to the R2TP Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Back</w:t>
+                <w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dominguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Beaufils</w:t>
+                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2013.07.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455098v1</w:t>
+                <w:t xml:space="preserve">hal-01452159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hsp90 chaperone controls the biogenesis of L7Ae RNPs through conserved machinery.</w:t>
+                <w:t xml:space="preserve">High-Resolution Structural Analysis Shows How Tah1 Tethers Hsp90 to the R2TP Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boulon</w:t>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marmier-Gourrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Verheggen</w:t>
+                <w:t xml:space="preserve">Chrystel Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.200708110⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (10), pp.1834-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280860v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of determinants in the protein partners aCBF5 and aNOP10 necessary for the tRNA:psi55-synthase and RNA-guided RNA:psi-synthase activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hsp90 chaperone controls the biogenesis of L7Ae RNPs through conserved machinery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marmier-Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Muller</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Wurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (16), pp.5610 - 5624. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (3), pp.579-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200708110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662765v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of archaeal H/ACA small ribonucleoprotein complexes active in pseudouridylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of determinants in the protein partners aCBF5 and aNOP10 necessary for the tRNA:psi55-synthase and RNA-guided RNA:psi-synthase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (10), pp.3133 - 3144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki630⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (16), pp.5610 - 5624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662780v1</w:t>
+                <w:t xml:space="preserve">hal-01662765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strong efficiency of the Escherichia coli gapA P1 promoter depends on a complex combination of functional determinants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstitution of archaeal H/ACA small ribonucleoprotein complexes active in pseudouridylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 383 (2), pp.371 - 382. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (10), pp.3133 - 3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20040792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662795v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural, phylogenetic, and functional study of 15.5-kD/Snu13 protein binding on U3 small nucleolar RNA</w:t>
+                <w:t xml:space="preserve">The strong efficiency of the Escherichia coli gapA P1 promoter depends on a complex combination of functional determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marmier Gourrier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benoit Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2130503⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 383 (2), pp.371 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20040792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680172v1</w:t>
+                <w:t xml:space="preserve">hal-01662795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both pH and carbon flux influence the level of rubredoxin in Clostridium butyricum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A structural, phylogenetic, and functional study of 15.5-kD/Snu13 protein binding on U3 small nucleolar RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marmier Gourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Véronique Senty Ségault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Schlotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002840010334⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (7), pp.821-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2130503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01600080v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A common core RNP structure shared between the small nucleoar box C/D RNPs and the spliceosomal U4 snRNP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Both pH and carbon flux influence the level of rubredoxin in Clostridium butyricum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0092-8674(00)00137-9⟩</w:t>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (6), pp.434-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002840010334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704615v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EII Glc Protein Is Involved in Glucose-Mediated Activation of Escherichia coli gapA and gapB-pgk Transcription</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A common core RNP structure shared between the small nucleoar box C/D RNPs and the spliceosomal U4 snRNP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nottrott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bardey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Fabrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 103 (3), pp.457-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0092-8674(00)00137-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662823v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high affinity binding site for the HIV-1 nucleocapsid protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EII Glc Protein Is Involved in Glucose-Mediated Activation of Escherichia coli gapA and gapB-pgk Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andrew Berglund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">N Robas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rosbash</w:t>
+                <w:t xml:space="preserve">C Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180, pp.6476 - 6483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662727v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic in Vivo view of the HIV-IRev-RRE interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A high affinity binding site for the HIV-1 nucleocapsid protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrew Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 266 (5), pp.950 - 962. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25 (5), pp.1042-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1996.0858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/25.5.1042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01704583v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular structure in yeast introns aids the early steps of in vitro spliceosome assembly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A dynamic in Vivo view of the HIV-IRev-RRE interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 266 (5), pp.950 - 962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1996.0858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704475v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intramolecular structure in yeast introns aids the early steps of in vitro spliceosome assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosbash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.509-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Escherichia coli gapA Gene Is Transcribed by the Vegetative RNA Polymerase Holoenzyme Esigma70 and by the Heat Shock the RNA Polymerase Esigma32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 176, pp.830 - 839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5856,401 +5990,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R2TP-like quaternary chaperones: a comprehensive overview to understand the dynamic R2SP complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo E Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denaturing mass photometry for straightforward optimization of protein-protein cross-linking reactions at single-molecule level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo E Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago M Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RPAP3:TRBP interaction reveals an involvement of the HSP90/R2TP chaperone complex in dsRNA pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourguignon-Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6397,51 +6531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69157-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>