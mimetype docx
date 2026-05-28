--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gizardin-Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Abeza</w:t>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Busse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Schneider</w:t>
+                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765861v1</w:t>
+                <w:t xml:space="preserve">hal-04728137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denaturing mass photometry for rapid optimization of chemical protein-protein cross-linking reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Bandeiras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.3516. </w:t>
+              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728137v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated evolution of the SNORD115 and SNORD116 tandem repeats at the imprinted Prader–Willi/Angelman locus</w:t>
+                <w:t xml:space="preserve">The HSP90/R2TP quaternary chaperone scaffolds assembly of the TSC complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guibert</w:t>
+                <w:t xml:space="preserve">Claire Abeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marty-Capelle</w:t>
+                <w:t xml:space="preserve">Philipp Busse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Labialle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.ugad003. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436 (23), pp.168840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/narmme/ugad003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2024.168840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507033v1</w:t>
+                <w:t xml:space="preserve">hal-04765861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between RPAP3 and TRBP reveals a possible involvement of the HSP90/R2TP chaperone complex in the regulation of miRNA activity</w:t>
               </w:r>
@@ -900,516 +900,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C.F. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bragantini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bourguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+                <w:t xml:space="preserve">Paulo E. Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.1094-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181046v1</w:t>
+                <w:t xml:space="preserve">hal-03070334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOPCHAP1 is a PAQosome cofactor that helps loading NOP58 on RUVBL1/2 during box C/D snoRNP biogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeya Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1226⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.msab348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070334v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and molecular analyses identify SNORD116 targets involved in the Prader Willi syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeya Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab348⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481280v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Data on the Diversity of Molecular Mechanisms Involving C/D snoRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The box C/D snoRNP assembly factor Bcd1 interacts with the histone chaperone Rtt106 and controls its transcription dependent activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeya Baldini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.30. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna7020030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22077-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222458v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The yeast C/D box snoRNA U14 adopts a “weak” K-turn like conformation recognized by the Snu13 core protein in solution</w:t>
               </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1529,103 +1529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcd1p controls RNA loading of the core protein Nop58 during C/D box snoRNP biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4), pp.496-506. </w:t>
@@ -1663,77 +1663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR assignment and solution structure of the external DII domain of the yeast Rvb2 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bragantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,2365 +2189,2365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Salone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
+                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.7455 - 7473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704545v1</w:t>
+                <w:t xml:space="preserve">hal-01636562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the box C/D snoRNP assembly factor Rsa1p in U3 snoRNP assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Manival</w:t>
+                <w:t xml:space="preserve">MicroRNA-29b Contributes to Collagens Imbalance in Human Osteoarthritic and Dedifferentiated Articular Chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charron</w:t>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
+                <w:t xml:space="preserve">Thomas Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Behm-Ansmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (12), pp.7455 - 7473. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/9792512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636562v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Insights of the Zinc-Finger HIT protein family members Involved in Box C/D snoRNP Biogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Marty</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.04.028⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1693 - 1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452313v1</w:t>
+                <w:t xml:space="preserve">hal-01704448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Features of the Box C/D snoRNP Pre-assembly Process Are Conserved through Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+                <w:t xml:space="preserve">Functional and Structural Insights of the Zinc-Finger HIT protein family members Involved in Box C/D snoRNP Biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bragantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1693 - 1706. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (11), pp.2488-2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704448v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Loegler</w:t>
+                <w:t xml:space="preserve">Maxime Dodre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Wieden</w:t>
+                <w:t xml:space="preserve">Alexandra Huttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Kothe</w:t>
+                <w:t xml:space="preserve">Florence Schlotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (7), pp.1233-1239. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (18), pp.8973-8989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451676v1</w:t>
+                <w:t xml:space="preserve">hal-01451914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manival</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.2851--2861. </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.99-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451673v1</w:t>
+                <w:t xml:space="preserve">hal-01450719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUFIP and the HSP90/R2TP chaperone bind the SMN complex and facilitate assembly of U4-specific proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dodre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Schlotter</w:t>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv809⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451914v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the two TPR domains from the human RPAP3 protein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+                <w:t xml:space="preserve">Combining native MS approaches to decipher archaeal box H/ACA ribonucleoprotein particle structure and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Atmanene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9552-4⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.2851--2861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201400529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450719v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA size is a critical factor for U-containing substrate selectivity and permanent pseudouridylated product release during the RNA: Psi-synthase reaction catalyzed by box H/ACA sRNP enzyme at high temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christiane Branlant</w:t>
+                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 427 (17), pp.2816-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451901v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/Function Analysis of Protein-Protein Interactions Developed by the Yeast Pih1 Platform Protein and Its Partners in Box C/D snoRNP Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Manival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.71-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451905v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(1)H, (15)N and (13)C resonance assignments of the yeast Pih1 and Tah1 C-terminal domains complex</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of two conserved histidines to the dual activity of archaeal RNA guide-dependent and -independent pseudouridine synthase Cbf5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Wieden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Kothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.71-3. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.1233-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-014-9547-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.051425.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450720v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Quinternet</w:t>
+                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Back</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+                <w:t xml:space="preserve">Séverine Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Westman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207 (4), pp.463-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279890v1</w:t>
+                <w:t xml:space="preserve">hal-01453204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic and 3D structure analyses highlight the C/D box snoRNP assembly mechanism and its control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201404160⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.2015-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453204v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interaction between protein Snu13p/15.5K and the Rsa1p/NUFIP factor and demonstration of its functional importance for snoRNP assembly</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new microRNAs targeting genes regulating the Pi/PPi balance in chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt1091⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S3-S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-140969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452718v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new microRNAs targeting genes regulating the Pi/PPi balance in chondrocytes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein Hit1, a novel box C/D snoRNP assembly factor, controls cellular concentration of the scaffolding protein Rsa1 by direct interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decebal Tiotiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.S3-S16. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (16), pp.10731-10747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-140969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452710v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sRNA RyhB regulates the synthesis of the Escherichia coli methionine sulfoxide reductase MsrB but not MsrA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Branlant</w:t>
+                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063647⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823491v1</w:t>
+                <w:t xml:space="preserve">hal-01452159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Two Box H/ACA Ribonucleoprotein Pseudouridine-Synthases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Blaud</w:t>
+                <w:t xml:space="preserve">The sRNA RyhB regulates the synthesis of the Escherichia coli methionine sulfoxide reductase MsrB but not MsrA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Branlant</w:t>
+                <w:t xml:space="preserve">C. Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (7), pp.e70313. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e63647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452159v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Structural Analysis Shows How Tah1 Tethers Hsp90 to the R2TP Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4598,77 +4598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hsp90 chaperone controls the biogenesis of L7Ae RNPs through conserved machinery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marmier-Gourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Wurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,90 +4745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of determinants in the protein partners aCBF5 and aNOP10 necessary for the tRNA:psi55-synthase and RNA-guided RNA:psi-synthase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Loegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (16), pp.5610 - 5624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4862,77 +4862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of archaeal H/ACA small ribonucleoprotein complexes active in pseudouridylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (10), pp.3133 - 3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4979,64 +4979,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strong efficiency of the Escherichia coli gapA P1 promoter depends on a complex combination of functional determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 383 (2), pp.371 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5109,64 +5109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Senty Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Schlotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (7), pp.821-838. </w:t>
@@ -5230,64 +5230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,64 +5359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common core RNP structure shared between the small nucleoar box C/D RNPs and the spliceosomal U4 snRNP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Senty-Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nottrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EII Glc Protein Is Involved in Glucose-Mediated Activation of Escherichia coli gapA and gapB-pgk Transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high affinity binding site for the HIV-1 nucleocapsid protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrew Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5692,51 +5692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic in Vivo view of the HIV-IRev-RRE interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular structure in yeast introns aids the early steps of in vitro spliceosome assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rosbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5890,64 +5890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Escherichia coli gapA Gene Is Transcribed by the Vegetative RNA Polymerase Holoenzyme Esigma70 and by the Heat Shock the RNA Polymerase Esigma32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Branlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 176, pp.830 - 839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo E Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago M Bandeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,51 +6531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69157-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Chagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gizardin-Fredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69157-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bandeiras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47732-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04507033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty-Capelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narmme/ugad003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Abeza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Busse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C.F. Paiva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2024.168840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03583324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Virciglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourguignon-Igel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac086" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E Santo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schelcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bizarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo E. Santo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeya Baldini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab348" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03222458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7020030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03181046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bragantini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bourguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decebal Tiotiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22077-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02082477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bragantini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067967.118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01882005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rouillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-018-9816-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terral" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.06.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879274v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Fujikane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Behm-Ansmant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tillault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loegler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Igel-Bourguignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32164-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Maurizy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04431-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty-S&#233;gault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Salone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9792512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.04.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dodre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Huttin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schlotter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv809" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Branlant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9552-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Blaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.04.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Atmanene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bobo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201400529" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C03C3DBA22646C40F2E959142A970CED78DF900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2015.07.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-014-9547-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Wieden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kothe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.051425.115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Westman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201404160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Back" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Jouzeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279890v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku612" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leclerc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070313" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duverger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thouvenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiaruttini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branlant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063647" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01455098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dominguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Beaufils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2013.07.024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040792" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier Gourrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Senty S&#233;gault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2130503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002840010334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NBX93ZX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Watkins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nottrott" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fabrizio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)00137-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bardey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Robas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Branlant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662727v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrew Berglund" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosbash" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/25.5.1042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stutz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1996.0858" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GFDMJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago M Bandeiras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047335v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>