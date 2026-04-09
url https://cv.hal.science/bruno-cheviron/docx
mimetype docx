--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,6014 +66,7067 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Uncertainties in Mean Radiant Temperature Measurements in Controlled or Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacaria Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Chenevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées SMAI MODE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630409v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local sensitivity analysis of the Landsoil erosion model applied to a virtual catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensitivity analysis in earth observation modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.55-73, 2016, 9780128030110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803011-0.00003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of floods: state of the art and research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivers: physical, fluvial and environmental processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.169-192, 2015, 978-3-319-17718-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17719-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 208 (18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10957-025-02854-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveil Muanda Lutete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 997, pp.180166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259159v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Stage Impacts of Irrigated Conservation Agriculture on Soil Physical Properties and Crop Performance in a French Mediterranean System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy15020299⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050495v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic analysis of the impact of irrigated vegetation in an experimental street canyon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Early-Stage Impacts of Irrigated Conservation Agriculture on Soil Physical Properties and Crop Performance in a French Mediterranean System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Dominguez-Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crsust.2025.100318⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy15020299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370331v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microclimatic analysis of the impact of irrigated vegetation in an experimental street canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City and Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crsust.2025.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265057v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
+              <w:t xml:space="preserve">City and Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210809v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 370, pp.122712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749437v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 370, pp.122712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746035v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of shade and deficit irrigation on maize growth and development in fixed and dynamic AgriVoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac A Ramos-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.108187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225825v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070373v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of shade and deficit irrigation on maize growth and development in fixed and dynamic AgriVoltaic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 280, pp.108187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108187⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023003v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2021.107205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of L-Band Derived Soil Roughness into a Bare Soil Moisture Retrieval Approach from C-Band SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13112102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation en France : quelles économies d'eau possibles à l’échelle de la parcelle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Irrigation efficiency and optimization: the Optirrig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serra Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madlop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34, pp.46-52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 34 bis, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578802v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tomato Water and Fertilizer Uses in Smallholder Farms in South Africa Using the Piloten Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation en France : quelles économies d'eau possibles à l’échelle de la parcelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.46-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573228v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Tomato Water and Fertilizer Uses in Smallholder Farms in South Africa Using the Piloten Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69 (51), pp.6-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 69 (S1), pp.100-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371212v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of yield gaps and water productivity on smallholder farms in Ethiopia, South Africa and Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Petja</w:t>
+                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Froebrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebo Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69, pp.70-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.2238⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 69 (51), pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607445v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernization of irrigation systems in France: what potential water savings at plot level?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparative analysis of yield gaps and water productivity on smallholder farms in Ethiopia, South Africa and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Musvoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pienaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Petja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.09⟩</w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.70-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430419v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et optimisation de l'irrigation : le modèle Optirrig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modernization of irrigation systems in France: what potential water savings at plot level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Serra Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34, pp.66-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.5.12⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34 bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405252v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation efficiency and optimization: the Optirrig model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficience et optimisation de l'irrigation : le modèle Optirrig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serra Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madlop Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 bis, pp.66-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.12⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.5.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432324v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plot level assessment of irrigation water savings due to the shift from sprinkler to localized irrigation systems or to the use of soil hydric status probes. Application in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Serra Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223, pp.105682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water budget and crop modelling for agrivoltaic systems: Application to irrigated lettuces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02607863v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PILOTE-N model for improving water and nitrogen management practices: Application in a Mediterranean context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 204, pp.162-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain concentration and sheltering effect of solar panels on cultivated plots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Water budget and crop modelling for agrivoltaic systems: Application to irrigated lettuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-1285-2018⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.440-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883410v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Rain concentration and sheltering effect of solar panels on cultivated plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.1285-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-1285-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975462v3</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of vertical water flux based on soil temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Bechkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105, pp.217-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of modelling choices for 1-D free surface flow and morphodynamics in hydrology and hydraulics: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (9), pp.3799-3830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-20-3799-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2016.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the irrigation technique and strategies on the nitrogen cycle and budget: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 178, pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of remote sensing derived parameters in crop models: application to the PILOTE model for hay production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of modelling choices for 1-D free-surface flow and erosion issues in hydrology: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A framework to use crop models for multi-objective constrained optimization of irrigation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hessd-12-9091-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632079v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to use crop models for multi-objective constrained optimization of irrigation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determinants of modelling choices for 1-D free-surface flow and erosion issues in hydrology: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (9), pp.3799-3830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hessd-12-9091-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604719v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Compensatory uptake functions in empirical macroscopic root water uptake models: experimental and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522026v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensatory uptake functions in empirical macroscopic root water uptake models: experimental and numerical analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2015.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.C5014004-1-C5014004-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)he.1943-5584.0001076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541308v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal level comparison between TerraSAR-X and COSMO-SkyMed SAR Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dubois Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), pp.448-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2342733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of river sediment fluxes from uncertain and infrequent measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 508, pp.364-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale calibration and validation of MHYDAS-Erosion for a small Mediterranean vineyard catchment: case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.21-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1021980ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigated grassland monitoring using a time series of terraSAR-X and COSMO-skyMed X-Band SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs61010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2013.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (7), pp.754-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.3219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010WR009158⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1717-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560466v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.W01510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651241v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River basin sediment flux assessments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7920⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651552v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">River basin sediment flux assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (11), pp.1717-1728. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7931⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647732v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models: Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.EGU2010-10089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663866v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models: Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.W08508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR007950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657620v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of transient-MIM HYDRUS-1D: Case study Related to pesticide fate in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.1064-1079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2009.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6083,353 +7136,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the optimality of threshold-based crop irrigation feedback strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the bang-bang principle for piecewise affine dynamics under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the radiometric quality of TerraSAR-X and COSMO-SkyMed SAR sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6439,4474 +7492,3706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the real potential for irrigation water savings at the plot level resulting from modernization of irrigation systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress on Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICID, Nov 2023, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optirrig model for the generation, analysis and optimization of irrigation scenarios: rationale and scopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Elamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. pp.25-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1373.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and assessing environmental impacts of fertigation practices under field conditions: a case-study of chili-pepper using the Optirrig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koladé Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakouchi Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for coupling plant and agent trajectories (COPAT) to support collective irrigation coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iEEMS2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integration of remote sensing derived parameters in a crop model: case of hay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bechkit</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.661-671</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016, IGARSS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.7149-7152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605374v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of remote sensing derived parameters in a crop model: case of hay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016, IGARSS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.7149-7152</w:t>
+              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.661-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603645v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of remote sensing derived parameters in a crop model for biomass prediction of hay crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assenbly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Cheviron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247210v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601158v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPOT4/Take5 User</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction under inclined and radial gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GEOPS, 2014, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil erosion map for the mediterranean basin, current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on soil vulnerability ine the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660096v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533223v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533283v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of physically based models for soil erosion by water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Le Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sochala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.2823-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533253v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533838v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...391 lines deleted...]
-                <w:t xml:space="preserve">hal-02820689v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique des transferts dans l'environnement : l'eau comme vecteur de la chaleur, des solutés et des sédiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Doctorale Gaia - Université de Montpellier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04789486v1</w:t>
-              </w:r>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">hal-02601988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du risque de contamination de la nappe de Beauce par les pesticides : Elucidation des mécanismes du transport préférentiel et approche spatiale du risque à l’échelle du bassin hydrologique. Projet de recherche ESHEL « Evaluation et réduction des risques liés à l’utilisation des pesticides »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ministère de l'Ecologie et du Développement Durable. 2007, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11053,51 +11338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez-Bohorquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15020299" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac A Ramos-Fuentes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108187" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albasha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Clercq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musvoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pienaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petja" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2238" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430419v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serra Wittling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.09" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra Wittling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlop Lo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.5.12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.06.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.07.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBC6B4HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.04.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1285-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3799-2016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Barakat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.09.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632079v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9091-2015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vervoort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.03.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakouchi Sahbi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leauthaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126267v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04789486v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17719-9_7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17719-9_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez-Bohorquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15020299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac A Ramos-Fuentes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra Wittling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlop Lo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albasha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Clercq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musvoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pienaar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serra Wittling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.09" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.5.12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.06.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.04.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBC6B4HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1285-2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3799-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.09.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vervoort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9091-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.03.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakouchi Sahbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leauthaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608232v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04789486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>