--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -66,1082 +66,1082 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local sensitivity analysis of the Landsoil erosion model applied to a virtual catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensitivity analysis in earth observation modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.55-73, 2016, 9780128030110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803011-0.00003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storage of simulation result data: A database perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lauvernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automated enterprise systems for maximizing business performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.58-70, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of floods: state of the art and research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivers: physical, fluvial and environmental processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.169-192, 2015, 978-3-319-17718-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17719-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Uncertainties in Mean Radiant Temperature Measurements in Controlled or Outdoor Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacaria Essaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SMAI MODE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820689v1</w:t>
-              </w:r>
-[...531 lines deleted...]
-                <w:t xml:space="preserve">hal-02601988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1159,90 +1159,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 208 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,1342 +1270,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Tomas</w:t>
+                <w:t xml:space="preserve">François Liron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merveil Muanda Lutete</w:t>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auline Rodler</w:t>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 997, pp.180166. </w:t>
+              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210809v1</w:t>
+                <w:t xml:space="preserve">hal-05259159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate, Soil and Plant Dataset From a Mediterranean Urban Canyon With Irrigated Planters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Early-Stage Impacts of Irrigated Conservation Agriculture on Soil Physical Properties and Crop Performance in a French Mediterranean System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Dominguez-Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gdj3.70033⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy15020299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05259159v1</w:t>
+                <w:t xml:space="preserve">hal-05050495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Stage Impacts of Irrigated Conservation Agriculture on Soil Physical Properties and Crop Performance in a French Mediterranean System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan David Dominguez-Bohorquez</w:t>
+                <w:t xml:space="preserve">Microclimatic analysis of the impact of irrigated vegetation in an experimental street canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wittling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Severine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy15020299⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crsust.2025.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050495v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic analysis of the impact of irrigated vegetation in an experimental street canyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crsust.2025.100318⟩</w:t>
+              <w:t xml:space="preserve">City and Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370331v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring computational fluid dynamics to assess the role of vegetated planters in urban canyon microclimate regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of irrigated vegetation on urban microclimate: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveil Muanda Lutete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auline Rodler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City and Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.100246. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 997, pp.180166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265057v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Garcia de Cezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Geoffrey Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 370, pp.122712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746035v1</w:t>
+                <w:t xml:space="preserve">hal-04749437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ad hoc irrigation piloting for the urban vegetation: How to find the contextually relevant sensors and criteria?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Liron</w:t>
+                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Froment</w:t>
+                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 370, pp.122712. </w:t>
+              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749437v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of shade and deficit irrigation on maize growth and development in fixed and dynamic AgriVoltaic systems</w:t>
+                <w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac A Ramos-Fuentes</w:t>
+                <w:t xml:space="preserve">Mohamad Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Elamri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dejean</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108187⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023003v1</w:t>
+                <w:t xml:space="preserve">hal-04225825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot Scale Irrigation Dates and Amounts Detection using Surface Soil Moisture Derived from Sentinel-1 SAR Data in the Optirrig Crop Model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15164081⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225825v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of irrigation dates and amounts on maize plots from the integration of Sentinel-2 derived Leaf Area Index values in the Optirrig crop model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of shade and deficit irrigation on maize growth and development in fixed and dynamic AgriVoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac A Ramos-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiop Lo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Courault</w:t>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 283, pp.108315. </w:t>
+              <w:t xml:space="preserve">, 2023, 280, pp.108187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070373v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-simulation approach to study the impact of gravity collective irrigation constraints on plant dynamics in Southern France</w:t>
               </w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 262, pp.107205. </w:t>
@@ -2725,103 +2725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of L-Band Derived Soil Roughness into a Bare Soil Moisture Retrieval Approach from C-Band SAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
@@ -2853,948 +2853,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation efficiency and optimization: the Optirrig model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing Tomato Water and Fertilizer Uses in Smallholder Farms in South Africa Using the Piloten Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Molle</w:t>
+                <w:t xml:space="preserve">W. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madlop Lo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 bis, pp.66-71. </w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (S1), pp.100-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ird.2071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432324v1</w:t>
+                <w:t xml:space="preserve">hal-02573228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation en France : quelles économies d'eau possibles à l’échelle de la parcelle ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Froebrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ludi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebo Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (51), pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578802v1</w:t>
+                <w:t xml:space="preserve">hal-02371212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Tomato Water and Fertilizer Uses in Smallholder Farms in South Africa Using the Piloten Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La modernisation des systèmes d'irrigation en France : quelles économies d'eau possibles à l’échelle de la parcelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Mailhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.46-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ird.2071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02573228v1</w:t>
+                <w:t xml:space="preserve">hal-04578802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdisciplinary innovation in irrigated smallholder agriculture in Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative analysis of yield gaps and water productivity on smallholder farms in Ethiopia, South Africa and Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Ludi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+                <w:t xml:space="preserve">Nikola Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rollin</w:t>
+                <w:t xml:space="preserve">C. Musvoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebo Jovanovic</w:t>
+                <w:t xml:space="preserve">C. Pienaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Petja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69 (51), pp.6-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.2400⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 69, pp.70-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ird.2238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371212v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of yield gaps and water productivity on smallholder farms in Ethiopia, South Africa and Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modernization of irrigation systems in France: what potential water savings at plot level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Musvoto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Serra Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ird.2238⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607445v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernization of irrigation systems in France: what potential water savings at plot level?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficience et optimisation de l'irrigation : le modèle Optirrig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Serra Wittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Serra Wittling</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madlop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 bis, </w:t>
+              <w:t xml:space="preserve">, 2020, 34, pp.66-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.5.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430419v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et optimisation de l'irrigation : le modèle Optirrig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Irrigation efficiency and optimization: the Optirrig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serra Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Dominguez Bohorquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madlop Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34, pp.66-71. </w:t>
+              <w:t xml:space="preserve">, 2020, 34 bis, pp.66-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.5.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.4.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405252v1</w:t>
+                <w:t xml:space="preserve">hal-03432324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plot level assessment of irrigation water savings due to the shift from sprinkler to localized irrigation systems or to the use of soil hydric status probes. Application in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Serra Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 223, pp.105682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3822,605 +3822,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
+                <w:t xml:space="preserve">The PILOTE-N model for improving water and nitrogen management practices: Application in a Mediterranean context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">J.C. Mailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.162-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975462v3</w:t>
+                <w:t xml:space="preserve">hal-02607450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PILOTE-N model for improving water and nitrogen management practices: Application in a Mediterranean context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Water budget and crop modelling for agrivoltaic systems: Application to irrigated lettuces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ruelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 204, pp.162-179. </w:t>
+              <w:t xml:space="preserve">, 2018, 208, pp.440-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607450v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water budget and crop modelling for agrivoltaic systems: Application to irrigated lettuces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Rain concentration and sheltering effect of solar panels on cultivated plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Elamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2018.07.001⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp.1285-1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-1285-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02607863v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain concentration and sheltering effect of solar panels on cultivated plots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Liron</w:t>
+                <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883410v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of vertical water flux based on soil temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,64 +4493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of modelling choices for 1-D free surface flow and morphodynamics in hydrology and hydraulics: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (9), pp.3799-3830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4597,90 +4597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval over irrigated grassland using X-band SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.202-218. </w:t>
@@ -4731,51 +4731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the irrigation technique and strategies on the nitrogen cycle and budget: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,90 +4839,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of remote sensing derived parameters in crop models: application to the PILOTE model for hay production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 176, pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4968,77 +4968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to use crop models for multi-objective constrained optimization of irrigation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Vervoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,64 +5102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of modelling choices for 1-D free-surface flow and erosion issues in hydrology: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (9), pp.3799-3830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5193,77 +5193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensatory uptake functions in empirical macroscopic root water uptake models: experimental and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 155, pp.22-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5297,103 +5297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Impact of the Spatial Distribution of Land Management Practices on Water Erosion: Case Study of a Mediterranean Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.C5014004-1-C5014004-10. </w:t>
@@ -5431,103 +5431,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal level comparison between TerraSAR-X and COSMO-SkyMed SAR Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dubois Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3), pp.448-452. </w:t>
@@ -5565,77 +5565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of river sediment fluxes from uncertain and infrequent measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5682,90 +5682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale calibration and validation of MHYDAS-Erosion for a small Mediterranean vineyard catchment: case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5842,77 +5842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (6), pp.10002-10032. </w:t>
@@ -5963,90 +5963,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteeing the quality of multidimensional analysis in data warehouses of simulation results: application to pesticide transfer data produced by the MACRO Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Boulil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.41-52. </w:t>
@@ -6097,64 +6097,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,858 +6220,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7931⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.W01510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010WR009158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647732v1</w:t>
+                <w:t xml:space="preserve">hal-00560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sensitivity analysis of four distributed erosion models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010WR009158⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetated filter effects on sedimentological connectivity of agricultural catchments in erosion modelling: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">River basin sediment flux assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2042⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (10), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651241v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River basin sediment flux assessments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MHYDAS-Erosion: a distributed single-storm water erosion model for agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 25 (10), pp.1587-1596. </w:t>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1717-1728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651552v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models: Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.W08508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR007950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657620v1</w:t>
+                <w:t xml:space="preserve">hal-02663866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models: Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.EGU2010-10089</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663866v1</w:t>
+                <w:t xml:space="preserve">hal-02657620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of transient-MIM HYDRUS-1D: Case study Related to pesticide fate in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7150,90 +7150,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the optimality of threshold-based crop irrigation feedback strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7251,90 +7251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the bang-bang principle for piecewise affine dynamics under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7356,103 +7356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the radiometric quality of TerraSAR-X and COSMO-SkyMed SAR sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubois-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7506,90 +7506,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7623,90 +7623,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7740,77 +7740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the real potential for irrigation water savings at the plot level resulting from modernization of irrigation systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wittling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress on Irrigation and Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICID, Nov 2023, Visakhapatnam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7835,51 +7835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optirrig model for the generation, analysis and optimization of irrigation scenarios: rationale and scopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7887,51 +7887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Elamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. pp.25-33, </w:t>
@@ -7982,64 +7982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and assessing environmental impacts of fertigation practices under field conditions: a case-study of chili-pepper using the Optirrig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koladé Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakouchi Sahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,103 +8340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation pour l’aide à la décision en vue de la réutilisation agricole des eaux usées traitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kalboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Sciences et Techniques de l’Eau &amp; de l’Environnement (STEE'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noureddine GAALOUL, Oct 2018, Hammamet, Tunisie. pp.6</w:t>
@@ -8491,77 +8491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium 2016, IGARSS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.7149-7152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8612,51 +8612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,90 +8720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of remote sensing derived parameters in a crop model for biomass prediction of hay crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assenbly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8828,103 +8828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de données radar et optique pour l’estimation de l’humidité des sols sur des prairies irriguées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Scientifiques du Réseau Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Dakar, Sénégal. pp.23</w:t>
@@ -8966,90 +8966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval over irrigated grasslands using X-band SAR data combined with optical data acquired at high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milano, Italy. pp.1328-1331, </w:t>
@@ -9100,90 +9100,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assenbly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.1</w:t>
@@ -9225,90 +9225,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil moisture using radar and optical images over grassland areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPOT4/Take5 User</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.32</w:t>
@@ -9337,77 +9337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction under inclined and radial gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9445,90 +9445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval over grassland using X-band SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium (IGARSS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3638-3641</w:t>
@@ -9557,51 +9557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9609,51 +9609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GEOPS, 2014, Orsay (Université Paris-Sud 11), France</w:t>
@@ -9682,103 +9682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soil erosion map for the mediterranean basin, current and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -9807,103 +9807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on soil vulnerability ine the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
@@ -9926,894 +9926,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533215v1</w:t>
+                <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A review of physically based models for soil erosion by water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Le Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sochala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.2823-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660096v1</w:t>
+                <w:t xml:space="preserve">hal-00533354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533253v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of physically based models for soil erosion by water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.2823-2</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533354v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10089</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533283v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533223v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Soil Erosion Risk and its Impacts in the Mediterranean area for the 21st century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of distributed erosion models - Application to four models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio José Gumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12118</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.10054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533838v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10831,51 +10831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique des transferts dans l'environnement : l'eau comme vecteur de la chaleur, des solutés et des sédiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Doctorale Gaia - Université de Montpellier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10925,77 +10925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de descripteurs du risque de contamination des eaux de surface par les phytosanitaires à l'échelle du bassin versant. Prise en compte des dimensions spatiales et temporelles. Appui à l'évaluation et à la gestion du risque (MIRIPHYQUE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lauvernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11338,51 +11338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17719-9_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez-Bohorquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15020299" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac A Ramos-Fuentes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra Wittling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlop Lo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albasha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Clercq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musvoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pienaar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petja" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serra Wittling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.09" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405252v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.5.12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.06.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.04.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBC6B4HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1285-2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3799-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.09.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vervoort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9091-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.03.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakouchi Sahbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leauthaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608232v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04789486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17719-9_7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05568083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Wehbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacaria Essaidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chanut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Garcia de Cezar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22398" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jos&#233; Gumi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05259159v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gdj3.70033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez-Bohorquez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wittling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Urruty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15020299" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05370331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crsust.2025.100318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05265057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05210809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveil Muanda Lutete" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04749437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Froment" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hamze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15164081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac A Ramos-Fuentes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Elamri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M El Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13112102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albasha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovanovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Clercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mailhol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ludi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebo Jovanovic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2400" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Jovanovic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Musvoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pienaar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.2238" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Serra Wittling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.09" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serra Wittling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Dominguez Bohorquez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlop Lo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.5.12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432324v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.4.12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609656v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.06.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mailhol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.04.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607863v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2018.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBC6B4HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mange" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-1285-2018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975462v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kalboussi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3799-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.01.027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02149407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.09.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.05.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PQGCP25-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Vervoort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dairon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Priol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-12-9091-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541308v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2015.03.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)he.1943-5584.0001076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2342733" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delattre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021980ar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs61010002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2013.04.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00560466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR009158" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V8525X9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Davy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7931" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KBTRGRPP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007950" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80D8DF2C2D88DC59F83899BDA83B07E3ED047945/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657620v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois-Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473979v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolad&#233; Akakpo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakouchi Sahbi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leauthaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608232v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594329v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Le Minh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sochala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533283v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533215v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04789486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601386v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192304v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaudour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>