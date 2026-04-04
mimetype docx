--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1794,265 +1794,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of Status Epilepticus in the Prehospital Setting, in the Emergency Department and in Intensive Care Unit (Except Newborns)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa070⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.151-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2020-0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989154v1</w:t>
+                <w:t xml:space="preserve">hal-03601064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Status Epilepticus in the Prehospital Setting, in the Emergency Department and in Intensive Care Unit (Except Newborns)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Auvin</w:t>
+                <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clair</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.151-186. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2641-2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/afmu-2020-0232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601064v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
               </w:r>
@@ -2166,261 +2166,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léopold Doumerc</w:t>
+                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368075v1</w:t>
+                <w:t xml:space="preserve">hal-02976469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+                <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Doumerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2018-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976469v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of anatomical structure of tension wood among 242 tropical tree species</w:t>
               </w:r>
@@ -2504,408 +2504,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interlocked grain and density patterns in Bagassa guianensis: changes with ontogeny and mechanical consequences for trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1643-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-018-1740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897601v1</w:t>
+                <w:t xml:space="preserve">hal-01850456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocked grain and density patterns in Bagassa guianensis: changes with ontogeny and mechanical consequences for trees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.1643-1655. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-018-1740-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850456v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical dependences among functional wood traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the G-Layer a Tertiary Cell Wall?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (12), pp.2652-2665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897771v1</w:t>
+                <w:t xml:space="preserve">hal-01897601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the motor power of trees</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Secerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (3), pp.689-702. </w:t>
@@ -3482,248 +3482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical review on the mechanisms of maturation stress generation in trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+                <w:t xml:space="preserve">New insights on wood dimensional stability influenced by secondary metabolites: the case of a fast-growing tropical species bagassa guianensis aubl.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0550⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392832v1</w:t>
+                <w:t xml:space="preserve">hal-02636844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on wood dimensional stability influenced by secondary metabolites: the case of a fast-growing tropical species bagassa guianensis aubl.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duplais</w:t>
+                <w:t xml:space="preserve">Critical review on the mechanisms of maturation stress generation in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (122), pp.20160550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2016.0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636844v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation of wood density, stiffness and microfibril angle along Eucalyptus trunks grown under contrasting growth conditions</w:t>
               </w:r>
@@ -5073,131 +5073,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641281v1</w:t>
+                <w:t xml:space="preserve">hal-00646489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hygromechanical history on the longitudinal mechanosorptive creep of wood</w:t>
               </w:r>
@@ -5307,157 +5333,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between wood elastic strain under bending and cellulose crystal strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Montero</w:t>
+                <w:t xml:space="preserve">Representativeness of wood biomechanical properties measured after storage in different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 72, pp.175-181. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.695-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0636-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646489v1</w:t>
+                <w:t xml:space="preserve">hal-00641281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent polarity and internal stresses control the swelling behavior of green wood during dehydration in organic solution</w:t>
               </w:r>
@@ -6116,315 +6116,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t>
+                <w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Yue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiharu Arakawa</w:t>
+                <w:t xml:space="preserve">Kazuya Minato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masato Yoshida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544381v1</w:t>
+                <w:t xml:space="preserve">hal-00544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t>
+                <w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544379v1</w:t>
+                <w:t xml:space="preserve">hal-00544381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
               </w:r>
@@ -6436,77 +6436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t>
@@ -6538,308 +6538,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting microfibril angle in Eucalyptus wood from different wood faces and surface qualities using near infrared spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t>
+                <w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jnirs.905⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641286v1</w:t>
+                <w:t xml:space="preserve">hal-00544382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Predicting microfibril angle in Eucalyptus wood from different wood faces and surface qualities using near infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.455-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544382v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,51 +7046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the time-temperature equivalency in green wood: Characterisation of viscoelastic properties in longitudinal direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Horikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7878,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,51 +8086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical performances of trees in the phase of active reorientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (3), pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8586,287 +8586,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 2. Comparison of some anatomical and ultrastructural criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-90000159⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194915v1</w:t>
+                <w:t xml:space="preserve">hal-00112572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 2. Comparison of some anatomical and ultrastructural criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.341-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-90000159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112572v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
               </w:r>
@@ -8878,51 +8878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (5), pp.507-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei'Ichi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9215,51 +9215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of buttressed trees: bending strains and stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9371,51 +9371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 57 (6), pp.665-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10023,286 +10023,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wood formation in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The biology of reaction wood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135273v1</w:t>
+                <w:t xml:space="preserve">hal-01204210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation in trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The biology of reaction wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204210v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,51 +10733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3AEDB49"/>
+    <w:nsid w:val="ED04D7D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10964,51 +10964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4093-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177125985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01273-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarlon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlikowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Outin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clair" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0890-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170170" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Romain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12471" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Venier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VHRLRZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mari Olsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1980-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0186-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.159" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.905" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9252-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06MQJXG2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000158" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000159" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Prevost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.90.9.1349" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QNN5XF9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372653v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-de-l-ingenieur/inventer-l-avenir/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4093-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177125985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01273-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarlon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlikowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Outin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0890-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170170" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Romain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12471" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Venier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VHRLRZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mari Olsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1980-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0186-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.159" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.905" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9252-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06MQJXG2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000158" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000159" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Prevost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.90.9.1349" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QNN5XF9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372653v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-de-l-ingenieur/inventer-l-avenir/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>