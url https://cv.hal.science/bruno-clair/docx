--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -1794,516 +1794,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Status Epilepticus in the Prehospital Setting, in the Emergency Department and in Intensive Care Unit (Except Newborns)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Outin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2020-0232⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2641-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601064v1</w:t>
+                <w:t xml:space="preserve">hal-02989154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does bark contribution to postural control change during tree ontogeny? A study of six Amazonian tree species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+                <w:t xml:space="preserve">Management of Status Epilepticus in the Prehospital Setting, in the Emergency Department and in Intensive Care Unit (Except Newborns)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (9), pp.2641-2649. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.151-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2020-0232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989154v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221 (1), pp.209-217. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897613v1</w:t>
+                <w:t xml:space="preserve">hal-02976469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of bark and tension wood and role of the G-layer lignification in the gravitropic movements of 21 tropical tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical contribution of secondary phloem to postural control in trees: the bark side of the force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (4), pp.107. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (1), pp.209-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0899-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976469v1</w:t>
+                <w:t xml:space="preserve">hal-01897613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress in the inner bark of 15 tropical tree species and the relationship with anatomical structure</w:t>
               </w:r>
@@ -5874,557 +5874,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore structure characterization of poplar tension wood by nitrogen adsorption-desorption method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+                <w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Hu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Silvae Sinicae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (4), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-011-0085-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804945v1</w:t>
+                <w:t xml:space="preserve">hal-00644335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decreasing radial wood stiffness pattern of some tropical trees growing in the primary forest is reversed and increases when they are grown in a plantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore structure characterization of poplar tension wood by nitrogen adsorption-desorption method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia Silvae Sinicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.134-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644335v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t>
+                <w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Arakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544379v1</w:t>
+                <w:t xml:space="preserve">hal-00544381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the characteristic hygro-mechanical properties of the gelatinous layer in tension wood from Kunugi oak (Quercus acutissima)</w:t>
+                <w:t xml:space="preserve">Wood properties and chemical composition of the eccentric growth branch of Viburnum odoratissimum var. awabuki.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruelle</w:t>
+                <w:t xml:space="preserve">Yue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiharu Arakawa</w:t>
+                <w:t xml:space="preserve">Kazuya Minato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masato Yoshida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.149-163. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (3), pp.541 - 549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-009-0262-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544381v1</w:t>
+                <w:t xml:space="preserve">hal-00544379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation stress generation in poplar tension wood studied by synchrotron radiation microdiffraction</w:t>
               </w:r>
@@ -6462,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (1), pp.1650-1658. </w:t>
@@ -6538,278 +6538,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Predicting microfibril angle in Eucalyptus wood from different wood faces and surface qualities using near infrared spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (6), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544382v1</w:t>
+                <w:t xml:space="preserve">hal-00641286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting microfibril angle in Eucalyptus wood from different wood faces and surface qualities using near infrared spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Ricardo Gherardi Hein</w:t>
+                <w:t xml:space="preserve">Identification of anisotropic vibrational properties of Padauk wood with interlocked grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (6), pp.455-464. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/jnirs.905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-010-0348-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641286v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence and modelling of physical aging in green wood</w:t>
               </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Horikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7477,51 +7477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7574,51 +7574,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth stress level on wood properties in Poplar I-69 （Populus deltoides Bartr.cv.&amp;quot;Lux&amp;quot; ex I-69/55</w:t>
+                <w:t xml:space="preserve">Relationships between growth stress and wood properties in poplar I-69 (Populus deltoides Bartr. cv. &amp;quot;Lux&amp;quot; ex I-69/55)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Hua Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guibal</w:t>
@@ -7657,102 +7657,93 @@
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Mei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65, pp.307-315. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339064v1</w:t>
+                <w:t xml:space="preserve">hal-00883369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between growth stress and wood properties in poplar I-69 (Populus deltoides Bartr. cv. &amp;quot;Lux&amp;quot; ex I-69/55)</w:t>
+                <w:t xml:space="preserve">Influence of growth stress level on wood properties in Poplar I-69 （Populus deltoides Bartr.cv.&amp;quot;Lux&amp;quot; ex I-69/55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Hua Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guibal</w:t>
@@ -7791,69 +7782,78 @@
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Mei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (3), pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65, pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883369v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a gel in the cell wall to elucidate the paradoxical shrinkage of tension wood</w:t>
               </w:r>
@@ -7878,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiar tension wood structure in Laetia procera (Poepp.) Eichl. (Flacourtiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masato Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,417 +8456,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 1. Occurence and efficiency of G-layer</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+                <w:t xml:space="preserve">Takashi Okuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (3), pp.329-338. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-90000158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112579v1</w:t>
+                <w:t xml:space="preserve">hal-00112572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of cellulose microfibrils in tension wood in relation with maturation stress generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 2. Comparison of some anatomical and ultrastructural criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Yamamoto</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Okuyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91 (3), pp.1128-1135. </w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.341-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.078485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-90000159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112572v1</w:t>
+                <w:t xml:space="preserve">hal-00194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 2. Comparison of some anatomical and ultrastructural criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tension wood and opposite wood in 21 tropical rain forest species. 1. Occurence and efficiency of G-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (4), pp.341-376. </w:t>
+              <w:t xml:space="preserve">, 2006, 27 (3), pp.329-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-90000159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22941932-90000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194915v1</w:t>
+                <w:t xml:space="preserve">hal-00112579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression stress in opposite wood of angiosperms: observations in chestnut, mani and poplar</w:t>
               </w:r>
@@ -8878,51 +8878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (5), pp.507-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei'Ichi Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9112,51 +9112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51(3), pp.218-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,51 +9254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (9), pp.1349-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10023,256 +10023,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation in trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Biotechnology</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The biology of reaction wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204210v1</w:t>
+                <w:t xml:space="preserve">hal-01135273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical properties of reaction wood</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wood formation in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The biology of reaction wood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, 249 p., 2014, Springer Series in Wood Science, 978-3-642-10813-6. </w:t>
+              <w:t xml:space="preserve">Tree Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10814-3_6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135273v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Action and Biological Functions</w:t>
               </w:r>
@@ -10733,51 +10733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED04D7D9"/>
+    <w:nsid w:val="2B1AA4A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10964,51 +10964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4093-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177125985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01273-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarlon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlikowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Outin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alvarez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0890-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170170" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Romain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12471" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Venier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VHRLRZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mari Olsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1980-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0186-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.159" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641286v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.905" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9252-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06MQJXG2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112579v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000158" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000159" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Prevost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.90.9.1349" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QNN5XF9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372653v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-de-l-ingenieur/inventer-l-avenir/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4093-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177125985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ghislain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Coste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01273-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonz&#225;lez-Melo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Posada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.109896" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408955v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Levionnois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad090" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02229-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brisset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarlon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlikowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.10.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Salmon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ziegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Outin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Alvarez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auvin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clair" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2020-0232" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0899-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368075v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Doumerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2018-0224" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122129v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-40190257" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13209" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1662-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Og&#233;ron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Cristinoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-018-0226-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0890-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-20170170" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425031v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gronvold" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.11.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0550" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ricardo Gherardi Hein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1327-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Nicolini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Romain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12471" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Venier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Talon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VHRLRZP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Salm&#233;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Mari Olsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-013-1980-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alteyrac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Espejo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chanson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0318-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.10.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Legeas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Hunt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2011-0174" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0636-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0164-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mandrou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0186-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2011.159" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Zhang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thibaut" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0085-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Hu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544381v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamamoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Arakawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Yoshida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0262-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14RMS1RM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Minato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0425-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HS23H75D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.167270" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.905" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean G&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0348-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437882v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0325-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misao Yokoyama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Horacek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.059" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-008-9252-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-06MQJXG2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp133" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V27C16NN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438170v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0251-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZMBDLL4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883369v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hua Fang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Mei Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700987q" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339066v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Quan Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000183" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun200856050039" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0128-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0148-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D168A5F516BDE5E10467DFE58ED19796EE6AF53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112572v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okuyama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.078485" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194915v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#233;vost" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000159" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000158" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112562v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei'Ichi Baba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000110" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0648-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC378CFC01B77FC55BCF6BFFE7CE578A8D2DE38E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Prevost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.90.9.1349" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-QNN5XF9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004530v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2003.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84675A87E7523270087743AF5CDDEE920507AF0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004542v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90000273" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004545v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000124" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372653v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-de-l-ingenieur/inventer-l-avenir/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452085v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10814-3_5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830347v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008857v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00818173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>