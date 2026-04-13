--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -1518,51 +1518,51 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485070v1</w:t>
+                <w:t xml:space="preserve">hal-01705161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deregulation of calcium homeostasis in Bcr-Abl-dependent chronic myeloid leukemia</w:t>
               </w:r>
@@ -1786,799 +1786,799 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705161v1</w:t>
+                <w:t xml:space="preserve">hal-05485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
+                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fourbon</w:t>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Félix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (5), pp.395-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-017-1216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485078v1</w:t>
+                <w:t xml:space="preserve">inserm-01526286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
+                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignen</w:t>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (5), pp.395-413. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-017-1216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01526286v1</w:t>
+                <w:t xml:space="preserve">hal-05485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Scaffolding Proteins in the Regulation of TRPC-Dependent Calcium Entry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data on calcium increases depending on stretch in dystrophic cardiomyocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Krzesiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26974-0_16⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1443-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705175v1</w:t>
+                <w:t xml:space="preserve">hal-02136070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SK3/TRPC1/Orai1 complex regulates SOCE-dependent colon cancer cell migration: a novel opportunity to modulate anti-EGFR mAb action by the alkyl-lipid Ohmline</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Scaffolding Proteins in the Regulation of TRPC-Dependent Calcium Entry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8786⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.379-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26974-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539569v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on calcium increases depending on stretch in dystrophic cardiomyocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">SK3/TRPC1/Orai1 complex regulates SOCE-dependent colon cancer cell migration: a novel opportunity to modulate anti-EGFR mAb action by the alkyl-lipid Ohmline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">David Crottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.1443-1447. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.36168-36184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136070v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial stretch-dependent cation entry in dystrophic cardiomyopathy: Involvement of several TRPs channels</w:t>
               </w:r>
@@ -2590,77 +2590,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Aguettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Lopez Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Krzesiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (4), pp.145-155. </w:t>
@@ -3447,51 +3447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrix Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), pp.317-29. </w:t>
@@ -3535,602 +3535,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative modulation of inositol 1,4,5-trisphosphate type 1 receptor expression prevents dystrophin-deficient muscle cells death</w:t>
+                <w:t xml:space="preserve">Phenotypes induced by NM causing alpha-skeletal muscle actin mutants in fibroblasts, Sol 8 myoblasts and myotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Mondin</w:t>
+                <w:t xml:space="preserve">Drieke Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Balghi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Ellen Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Waterschoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sebille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davina Tondeleir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00048.2009⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452582v1</w:t>
+                <w:t xml:space="preserve">hal-02880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of TRPC1 and TRPC4 cation channels requires an alpha1-syntrophin-dependent complex in skeletal mouse myotubes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Negative modulation of inositol 1,4,5-trisphosphate type 1 receptor expression prevents dystrophin-deficient muscle cells death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludivine Mondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.012872⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (5), pp.C1133-C1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00048.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458683v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-Skeletal muscle actin nemaline myopathy mutants cause cell death in cultured muscle cells.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Regulation of TRPC1 and TRPC4 cation channels requires an alpha1-syntrophin-dependent complex in skeletal mouse myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36248-36261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.012872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880249v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes induced by NM causing alpha-skeletal muscle actin mutants in fibroblasts, Sol 8 myoblasts and myotubes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">alpha-Skeletal muscle actin nemaline myopathy mutants cause cell death in cultured muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieke Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Waterschoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.40. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1793 (7), pp.1259-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880252v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation by scaffolding proteins of canonical transient receptor potential channels in striated muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,103 +4189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha-Skeletal muscle actin mutants causing different congenital myopathies induce similar cytoskeletal defects in cell line cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieke Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Rommelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Waterschoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.179-192. </w:t>
@@ -4329,295 +4329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential motility of p190bcr-abl- and p210bcr-abl-expressing cells: respective roles of Vav and Bcr-Abl GEFs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l-Glutamine administration reduces oxidized glutathione and MAP kinase signaling in dystrophic muscle of mdx mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chasseriau</w:t>
+                <w:t xml:space="preserve">Elise Mok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman El Ali</w:t>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
+                <w:t xml:space="preserve">Nathalie Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210933⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (3), pp.268-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e318163a259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880258v1</w:t>
+                <w:t xml:space="preserve">hal-02880257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l-Glutamine administration reduces oxidized glutathione and MAP kinase signaling in dystrophic muscle of mdx mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential motility of p190bcr-abl- and p210bcr-abl-expressing cells: respective roles of Vav and Bcr-Abl GEFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chasseriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Mok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Ayman El Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Favreau</w:t>
+                <w:t xml:space="preserve">Jacqueline Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Neveux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Magaud</w:t>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (3), pp.268-73. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (19), pp.2673-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1203/PDR.0b013e318163a259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880257v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of capacitative calcium entries by alpha1-syntrophin: association of TRPC1 with dystrophin complex and the PDZ domain of alpha1-syntrophin.</w:t>
               </w:r>
@@ -4629,77 +4629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.608-617. </w:t>
@@ -4861,481 +4861,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bcl-2 overexpression prevents calcium overload and subsequent apoptosis in dystrophic myotubes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mini-dystrophin Expression Down-regulates IP3-mediated Calcium Release Events in Resting Dystrophin-deficient Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Mondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Basset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Cognard</w:t>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20051265⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (2), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1085/jgp.200609559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880262v1</w:t>
+                <w:t xml:space="preserve">hal-03119840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-dystrophin Expression Down-regulates IP3-mediated Calcium Release Events in Resting Dystrophin-deficient Muscle Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Regulation of store-operated calcium entries and mitochondrial uptake by minidystrophin expression in cultured myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (2), pp.219-230. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.136-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1085/jgp.200609559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.04-3633fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119840v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of store-operated calcium entries and mitochondrial uptake by minidystrophin expression in cultured myotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+                <w:t xml:space="preserve">Bcl-2 overexpression prevents calcium overload and subsequent apoptosis in dystrophic myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ducret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+                <w:t xml:space="preserve">François-Xavier Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Raymond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urs T. Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (1), pp.136-138. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 395 (2), pp.267-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.04-3633fje⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20051265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880269v1</w:t>
+                <w:t xml:space="preserve">hal-02880262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the regulation of calcium transfers by muscle dystrophin-based cytoskeleton: implications in DMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5-7), pp.375-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5381,64 +5381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-dystrophin expression down-regulates overactivation of G protein-mediated IP3 signaling pathway in dystrophin-deficient muscle cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouaria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,416 +5509,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel glycosaminoglycan mimetic (RGTA, RGD120) contributes to enhance skeletal muscle satellite cell fusion by increasing intracellular Ca2+ and calpain activity</w:t>
+                <w:t xml:space="preserve">Semaphorin SEMA3F Has a Repulsing Activity on Breast Cancer Cells and Inhibits E-Cadherin–Mediated Cell Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zimowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Constantin</w:t>
+                <w:t xml:space="preserve">Patrick Nasarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papy-Garcia</w:t>
+                <w:t xml:space="preserve">Sophie Kusy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Cognard</w:t>
+                <w:t xml:space="preserve">Valérie Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry A. Drabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.20403⟩</w:t>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1593/neo.04481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448541v1</w:t>
+                <w:t xml:space="preserve">hal-02880153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin SEMA3F Has a Repulsing Activity on Breast Cancer Cells and Inhibits E-Cadherin–Mediated Cell Adhesion</w:t>
+                <w:t xml:space="preserve">Novel glycosaminoglycan mimetic (RGTA, RGD120) contributes to enhance skeletal muscle satellite cell fusion by increasing intracellular Ca2+ and calpain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+                <w:t xml:space="preserve">M. Zimowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kusy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">D. Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Castellani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harry A. Drabkin</w:t>
+                <w:t xml:space="preserve">G. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 205 (2), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1593/neo.04481⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880153v1</w:t>
+                <w:t xml:space="preserve">hal-02448541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorin SEMA3F has a repulsing activity on breast cancer cells and inhibits E-cadherin-mediated cell adhesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nasarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry A Drabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoplasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (2), pp.180-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1593/neo.04481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180555v1</w:t>
@@ -6075,64 +6075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective suppression of in vivo tumorigenicity by semaphorin SEMA3F in lung cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kusy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nasarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6235,77 +6235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouaria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 297 (2), pp.363-379. </w:t>
@@ -6495,295 +6495,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaphorin SEMA3F and VEGF have opposing effects on cell attachment and spreading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1476-5586(03)80020-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880289v1</w:t>
+                <w:t xml:space="preserve">hal-02880301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin SEMA3F and VEGF have opposing effects on cell attachment and spreading.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Rouhaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">Eddy Grenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (1), pp.83-92. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (41), pp.6445-6454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1476-5586(03)80020-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880301v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl</w:t>
               </w:r>
@@ -6795,104 +6795,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Grenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (41), pp.6445-6454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034964v1</w:t>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lantuejoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry A. Drabkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,307 +7043,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal calcium homeostasis in dystrophin-expressing facioscapulohumeral muscular dystrophy myotubes</w:t>
+                <w:t xml:space="preserve">Identification of Ank G107 , a Muscle-specific Ankyrin-G Isoform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">Claire Gagelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Christiane Deprette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">Marie-Aline Ludosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Recouvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0960-8966(01)00279-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (15), pp.12978-12987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111299200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881537v1</w:t>
+                <w:t xml:space="preserve">hal-02881536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ank G107 , a Muscle-specific Ankyrin-G Isoform</w:t>
+                <w:t xml:space="preserve">Normal calcium homeostasis in dystrophin-expressing facioscapulohumeral muscular dystrophy myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gagelin</w:t>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Ludosky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Recouvreur</w:t>
+                <w:t xml:space="preserve">Gérard Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-8966(01)00279-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111299200⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881536v1</w:t>
+                <w:t xml:space="preserve">hal-02881537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium homeostasis and cell death in Sol8 dystrophin-deficient cell line in culture</w:t>
               </w:r>
@@ -7368,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7471,90 +7471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium currents and transients in co-cultured contracting normal and Duchenne muscular dystrophy human myotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul A. Hassoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7644,64 +7644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Levitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 255 (2), pp.291-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7747,90 +7747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoosmotic shocks induce elevation of resting calcium level in duchenne muscular dystrophy myotubes contracting in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7925,77 +7925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle diseases caused by sub-membrane cytoskeletoninduced misregulation of ion channels: The hidden agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Channel Biophysics and Deseases / Published by Research Signpost, Kerala, India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transworld Research Network, pp.37/661, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8783,51 +8783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03975833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leverrier-Penna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahiana Le Devedec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perrillat-Mercerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-022-09437-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26974-0_16" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguettaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aguettaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lopez Barba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Troys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Waterschoot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zuellig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Bornhauser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Amstutz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904547" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00048.2009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieke Vandamme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lambert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vandekerckhove" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.04.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Tondeleir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-010-9206-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLDXWNZZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rommelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X41G510N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasseriau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Ali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rivet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210933" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouria Balghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-6683com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.2006.B0056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs T. Ruegg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051265" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200609559" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-3633fje" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-006-9085-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHFXMFTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509456" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimowska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papy-Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20403" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJH6Z4FM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880153v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Castellani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A. Drabkin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04481" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A Drabkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04721" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alleaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eych&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.06.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWPWLCRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouhaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1476-5586(03)80020-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lantuejoul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1367" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVBL3PDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881536v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deprette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ludosky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111299200" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Han&#382;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03814846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03975833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leverrier-Penna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahiana Le Devedec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perrillat-Mercerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-022-09437-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguettaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26974-0_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aguettaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lopez Barba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Troys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Waterschoot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zuellig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Bornhauser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Amstutz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904547" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieke Vandamme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Tondeleir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vandekerckhove" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mondin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00048.2009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-010-9206-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLDXWNZZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rommelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X41G510N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasseriau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rivet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouria Balghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-6683com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.2006.B0056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200609559" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-3633fje" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs T. Ruegg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-006-9085-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHFXMFTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509456" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Castellani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A. Drabkin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04481" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimowska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papy-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJH6Z4FM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A Drabkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04721" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alleaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eych&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.06.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWPWLCRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouhaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1476-5586(03)80020-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lantuejoul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1367" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVBL3PDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deprette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ludosky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111299200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Han&#382;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03814846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>