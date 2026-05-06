--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -283,472 +283,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
+                <w:t xml:space="preserve">The mechanosensitive TRPV2 calcium channel promotes human melanoma invasiveness and metastatic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
+                <w:t xml:space="preserve">Kenji Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Terrié</w:t>
+                <w:t xml:space="preserve">Elsa Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Déliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cousin</w:t>
+                <w:t xml:space="preserve">Sabrina Leverrier-Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahiana Le Devedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mallavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.e55069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202255069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258937v1</w:t>
+                <w:t xml:space="preserve">inserm-03975833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanosensitive TRPV2 calcium channel promotes human melanoma invasiveness and metastatic potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Leverrier-Penna</w:t>
+                <w:t xml:space="preserve">Andreas Bikfalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahiana Le Devedec</w:t>
+                <w:t xml:space="preserve">Cristine Alves da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.202255069⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03975833v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in glioblastoma research: focus on the tumor microenvironment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural stem cell self-renewal stimulation by store-operated calcium entries in adult mouse area postrema: influence of leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Avril</w:t>
+                <w:t xml:space="preserve">Cyrine Ben Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Vianney Barnier</w:t>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.9-27. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1200360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2022.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2023.1200360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860005v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Analysis of Membrane Transporters Dynamics: A Calcium Fluxes Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Perrillat-Mercerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,64 +821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Benzidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,64 +955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Channels Control Proliferation and Self-Renewal of Cancer Stem Cells from Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Benzidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,291 +1083,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03287913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Channels in Adult Brain Neural Stem Cells and in Glioblastoma Stem Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of gap junctional communication in myogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coronas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2020.600018⟩</w:t>
+              <w:t xml:space="preserve">International Review of Cytology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.1-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0074-7696(00)96001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046224v1</w:t>
+                <w:t xml:space="preserve">hal-02880202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of gap junctional communication in myogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium Channels in Adult Brain Neural Stem Cells and in Glioblastoma Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Cytology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.1-65. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.600018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0074-7696(00)96001-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2020.600018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880202v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the calcium toolkit in cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1427,64 +1427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Terrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1518,696 +1518,696 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705161v1</w:t>
+                <w:t xml:space="preserve">hal-05485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of calcium homeostasis in Bcr-Abl-dependent chronic myeloid leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cabanas</w:t>
+                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Terrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25241⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.761-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415572v1</w:t>
+                <w:t xml:space="preserve">hal-01705161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Store-Operated Calcium Entries Control Neural Stem Cell Self-Renewal in the Adult Brain Subventricular Zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arnault</w:t>
+                <w:t xml:space="preserve">Deregulation of calcium homeostasis in Bcr-Abl-dependent chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.2786⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (41), pp.26309-26327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485070v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
+                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mignen</w:t>
+                <w:t xml:space="preserve">Yann Fourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (5), pp.395-413. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-017-1216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01526286v1</w:t>
+                <w:t xml:space="preserve">hal-05485078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
+                <w:t xml:space="preserve">Constitutive calcium entry and cancer: updated views and insights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Fourbon</w:t>
+                <w:t xml:space="preserve">Olivier Mignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Félix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Uguen</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (5), pp.395-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-017-1216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485078v1</w:t>
+                <w:t xml:space="preserve">inserm-01526286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ protein alpha 1D of CaV1.3 regulates intracellular calcium concentration and migration of colon cancer cells through a non-canonical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-14230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705171v1</w:t>
@@ -2430,103 +2430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SK3/TRPC1/Orai1 complex regulates SOCE-dependent colon cancer cell migration: a novel opportunity to modulate anti-EGFR mAb action by the alkyl-lipid Ohmline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guéguinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.36168-36184. </w:t>
@@ -2698,51 +2698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma membrane calcium channels in cancer: Alterations and consequences for cell proliferation and migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2906,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,559 +3535,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypes induced by NM causing alpha-skeletal muscle actin mutants in fibroblasts, Sol 8 myoblasts and myotubes.</w:t>
+                <w:t xml:space="preserve">Negative modulation of inositol 1,4,5-trisphosphate type 1 receptor expression prevents dystrophin-deficient muscle cells death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drieke Vandamme</w:t>
+                <w:t xml:space="preserve">Ludivine Mondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davy Waterschoot</w:t>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davina Tondeleir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-40⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (5), pp.C1133-C1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00048.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880252v1</w:t>
+                <w:t xml:space="preserve">hal-02452582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative modulation of inositol 1,4,5-trisphosphate type 1 receptor expression prevents dystrophin-deficient muscle cells death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">alpha-Skeletal muscle actin nemaline myopathy mutants cause cell death in cultured muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drieke Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Mondin</w:t>
+                <w:t xml:space="preserve">Ellen Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Waterschoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Balghi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00048.2009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1793 (7), pp.1259-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452582v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of TRPC1 and TRPC4 cation channels requires an alpha1-syntrophin-dependent complex in skeletal mouse myotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284 (52), pp.36248-36261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.012872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-Skeletal muscle actin nemaline myopathy mutants cause cell death in cultured muscle cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Phenotypes induced by NM causing alpha-skeletal muscle actin mutants in fibroblasts, Sol 8 myoblasts and myotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieke Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Waterschoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Tondeleir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1793 (7), pp.1259-1271. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2009.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880249v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation by scaffolding proteins of canonical transient receptor potential channels in striated muscle</w:t>
               </w:r>
@@ -4189,103 +4189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha-Skeletal muscle actin mutants causing different congenital myopathies induce similar cytoskeletal defects in cell line cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drieke Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Rommelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Waterschoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vandekerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 66 (4), pp.179-192. </w:t>
@@ -4629,77 +4629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (2), pp.608-617. </w:t>
@@ -4731,805 +4731,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two medicinal plants Psidium guajava L. (Myrtaceae) and Diospyros mespiliformis L. (Ebenaceae) leaf extracts on rat skeletal muscle cells in primary culture.</w:t>
+                <w:t xml:space="preserve">Bcl-2 overexpression prevents calcium overload and subsequent apoptosis in dystrophic myotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belemtougri</w:t>
+                <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Constantin</w:t>
+                <w:t xml:space="preserve">François-Xavier Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Sawadogo</w:t>
+                <w:t xml:space="preserve">Urs T. Ruegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zhejiang University Science B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1631/jzus.2006.B0056⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 395 (2), pp.267-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20051265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880266v1</w:t>
+                <w:t xml:space="preserve">hal-02880262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-dystrophin Expression Down-regulates IP3-mediated Calcium Release Events in Resting Dystrophin-deficient Muscle Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouaria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Mondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (2), pp.219-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1085/jgp.200609559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of store-operated calcium entries and mitochondrial uptake by minidystrophin expression in cultured myotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (1), pp.136-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.04-3633fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bcl-2 overexpression prevents calcium overload and subsequent apoptosis in dystrophic myotubes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Boittin</w:t>
+                <w:t xml:space="preserve">New insights in the regulation of calcium transfers by muscle dystrophin-based cytoskeleton: implications in DMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Urs T. Ruegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20051265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (5-7), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-006-9085-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880262v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the regulation of calcium transfers by muscle dystrophin-based cytoskeleton: implications in DMD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mini-dystrophin expression down-regulates overactivation of G protein-mediated IP3 signaling pathway in dystrophin-deficient muscle cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Balghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Patri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10974-006-9085-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127 (2), pp.171-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1085/jgp.200509456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02880158v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-dystrophin expression down-regulates overactivation of G protein-mediated IP3 signaling pathway in dystrophin-deficient muscle cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
+                <w:t xml:space="preserve">Effects of two medicinal plants Psidium guajava L. (Myrtaceae) and Diospyros mespiliformis L. (Ebenaceae) leaf extracts on rat skeletal muscle cells in primary culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Patri</w:t>
+                <w:t xml:space="preserve">G Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thoreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 127 (2), pp.171-82. </w:t>
+              <w:t xml:space="preserve">Journal of Zhejiang University Science B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (1), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1085/jgp.200509456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1631/jzus.2006.B0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880264v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaphorin SEMA3F Has a Repulsing Activity on Breast Cancer Cells and Inhibits E-Cadherin–Mediated Cell Adhesion</w:t>
               </w:r>
@@ -5662,90 +5662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel glycosaminoglycan mimetic (RGTA, RGD120) contributes to enhance skeletal muscle satellite cell fusion by increasing intracellular Ca2+ and calpain activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papy-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 205 (2), pp.237-245. </w:t>
@@ -6235,77 +6235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haouaria Balghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 297 (2), pp.363-379. </w:t>
@@ -6495,575 +6495,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaphorin SEMA3F and VEGF have opposing effects on cell attachment and spreading.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nasarre</w:t>
+                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Rouhaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Raymond</w:t>
+                <w:t xml:space="preserve">Agnès Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Grenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1476-5586(03)80020-9⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (41), pp.6445-6454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880301v1</w:t>
+                <w:t xml:space="preserve">hal-04034964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
+                <w:t xml:space="preserve">Expression of VEGF, semaphorin SEMA3F, and their common receptors neuropilins NP1 and NP2 in preinvasive bronchial lesions, lung tumours, and cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lantuejoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Kitzis</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry A. Drabkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
+              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 200 (3), pp.336-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880289v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl</w:t>
+                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Grenioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kitzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (41), pp.6445-6454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034964v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of VEGF, semaphorin SEMA3F, and their common receptors neuropilins NP1 and NP2 in preinvasive bronchial lesions, lung tumours, and cell lines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lantuejoul</w:t>
+                <w:t xml:space="preserve">Semaphorin SEMA3F and VEGF have opposing effects on cell attachment and spreading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nasarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Roche</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Rouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of pathology and bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.1367⟩</w:t>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1476-5586(03)80020-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02880290v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Ank G107 , a Muscle-specific Ankyrin-G Isoform</w:t>
               </w:r>
@@ -7235,51 +7235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12 (3), pp.266-272. </w:t>
@@ -7342,90 +7342,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium homeostasis and cell death in Sol8 dystrophin-deficient cell line in culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7510,51 +7510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul A. Hassoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Levitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,51 +7925,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle diseases caused by sub-membrane cytoskeletoninduced misregulation of ion channels: The hidden agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,51 +8153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8496,90 +8496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanosensitive TRPV2 calcium channel controls human melanoma invasiveness and metastatic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahiana Le Devedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mallavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8783,51 +8783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03975833v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leverrier-Penna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahiana Le Devedec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perrillat-Mercerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-022-09437-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguettaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26974-0_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aguettaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lopez Barba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Troys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Waterschoot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zuellig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Bornhauser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Amstutz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904547" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieke Vandamme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Tondeleir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vandekerckhove" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-40" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mondin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00048.2009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880249v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-010-9206-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLDXWNZZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rommelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X41G510N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasseriau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rivet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouria Balghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-6683com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sawadogo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.2006.B0056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200609559" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-3633fje" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs T. Ruegg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-006-9085-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHFXMFTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509456" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Castellani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A. Drabkin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04481" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimowska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papy-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJH6Z4FM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A Drabkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04721" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alleaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eych&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.06.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWPWLCRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880301v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouhaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1476-5586(03)80020-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lantuejoul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1367" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVBL3PDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deprette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ludosky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111299200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Han&#382;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03814846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03975833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Shoji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leverrier-Penna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahiana Le Devedec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bikfalvi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Alves da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Vianney Barnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2022.09.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Dhaou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Terri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2023.1200360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perrillat-Mercerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miranville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-022-09437-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03287913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2020.600018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Domenichini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2786" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cabanas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25241" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fourbon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain F&#233;lix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Uguen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14230-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01526286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-017-1216-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguettaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. L&#243;pez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Krzesiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cognard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.08.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26974-0_16" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8786" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Aguettaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Lopez Barba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.01.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.08.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harisseh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chatelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00182.2012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Troys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Waterschoot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-205112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sabourin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2012.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Zuellig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Bornhauser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Amstutz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/904547" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martelly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Singabraya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandebrouck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Papy-Garcia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2010.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVHX9097-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452582v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Mondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Balghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00048.2009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieke Vandamme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Lambert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vandekerckhove" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2009.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.012872" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880252v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Tondeleir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-40" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-010-9206-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XLDXWNZZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rommelaere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X41G510N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Neveux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/PDR.0b013e318163a259" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasseriau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Ali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rivet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210933" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418399v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouria Balghi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-6683com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs T. Ruegg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200609559" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.04-3633fje" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-006-9085-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHFXMFTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thoreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.200509456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belemtougri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Constantin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raymond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sawadogo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.2006.B0056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nasarre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kusy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Castellani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A. Drabkin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04481" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimowska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papy-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raymond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20403" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJH6Z4FM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180555v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry A Drabkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cantereau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandebrouck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Balghi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2004.06.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M2QLCL5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Potiron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.04721" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Claudepierre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.02.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38K5TKQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alleaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eych&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2004.06.016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWPWLCRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lantuejoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brambilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.1367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVBL3PDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880301v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouhaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1476-5586(03)80020-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881536v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagelin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deprette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Ludosky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111299200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duport" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-8966(01)00279-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSBJ7TKD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1054/ceca.2000.0159" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X99RSP9F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul A. Hassoni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7793.2001.00343.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Levitsky" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4781" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKKW2QBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040751v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8966(96)00351-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XFTKH6W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141791v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pineau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arnold" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Han&#382;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arrieta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03814846v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>