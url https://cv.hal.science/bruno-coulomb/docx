--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -745,278 +745,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
+                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Rana Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207, pp.120322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474009v1</w:t>
+                <w:t xml:space="preserve">hal-02294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Chehab</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreea Borla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 207, pp.120322. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294832v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
               </w:r>
@@ -1126,295 +1126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+                <w:t xml:space="preserve">hal-02144752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Méo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144752v1</w:t>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ complexation versus complex isolation in synthesis of ion imprinted polymers</w:t>
               </w:r>
@@ -1524,1832 +1524,1819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737459v1</w:t>
+                <w:t xml:space="preserve">hal-01700927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Demelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700927v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Palacio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.262 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499481v1</w:t>
+                <w:t xml:space="preserve">hal-01616744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.583 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682342v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Puzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656941v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435494v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.205 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282203v1</w:t>
+                <w:t xml:space="preserve">hal-01682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616744v1</w:t>
+                <w:t xml:space="preserve">hal-01656941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683113v1</w:t>
+                <w:t xml:space="preserve">hal-01435494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499475v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Meo</w:t>
+                <w:t xml:space="preserve">Julie Nehmtow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Giguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (16), pp.16383-16395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436743v1</w:t>
+                <w:t xml:space="preserve">hal-02069507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436750v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Giguel</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Sainio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (16), pp.16383-16395. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6808-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069507v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436855v1</w:t>
+                <w:t xml:space="preserve">hal-01436879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
               </w:r>
@@ -3475,1608 +3462,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Storck</w:t>
+                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (15), pp.9308-9316. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436889v1</w:t>
+                <w:t xml:space="preserve">hal-01436855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous-phase oligomerization of methyl vinyl ketone through photooxidation - Part 1: Aging processes of oligomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Demelas</w:t>
+                <w:t xml:space="preserve">Veronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-21-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (15), pp.9308-9316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436863v1</w:t>
+                <w:t xml:space="preserve">hal-01436889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Aqueous-phase oligomerization of methyl vinyl ketone through photooxidation - Part 1: Aging processes of oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">C. Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.697-715. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-21-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436856v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of selected surfactants in seawater at the outfall of the Marseille urban sewerage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Syakti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Malleret</w:t>
+                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-014-0577-0⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.697-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436886v1</w:t>
+                <w:t xml:space="preserve">hal-01436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of wild macrophytes for use in constructed wetlands for phytoremediation of contaminant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogan Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.108-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic pollutants on metal and As uptake by helophyte species and consequences for constructed wetlands design and management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">Occurrence and fate of selected surfactants in seawater at the outfall of the Marseille urban sewerage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Syakti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">L. Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.328-341. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.1527-1538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-014-0577-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436860v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chottier</w:t>
+                <w:t xml:space="preserve">Impact of organic pollutants on metal and As uptake by helophyte species and consequences for constructed wetlands design and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.328-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.274-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456428v1</w:t>
+                <w:t xml:space="preserve">hal-01456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Phase Oligomerization of Methyl Vinyl Ketone by Atmospheric Radical Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Diana Pricop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5065598⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382 (1-2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455278v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ biostimulation of petroleum hydrocarbon degradation by nitrate and phosphate injection using a dipole well configuration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueous Phase Oligomerization of Methyl Vinyl Ketone by Atmospheric Radical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Reed Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Rapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (50), pp.29421-29430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5065598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456421v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced nitrous acid (HONO) production from NO2 heterogeneous reactions on household chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasho Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95, pp.391-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+                <w:t xml:space="preserve">In situ biostimulation of petroleum hydrocarbon degradation by nitrate and phosphate injection using a dipole well configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Ponsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 150, pp.274-279. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456404v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual volatile fatty acids determination by chromogenic derivatization coupled to multi-syringe chromatography</w:t>
               </w:r>
@@ -5178,51 +5178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metals and metalloids from soil to shoots in wild rosemary (Rosmarinus officinalis L.) growing on a former lead smelter site: Human exposure risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 454, pp.219-229. </w:t>
@@ -5324,90 +5324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure levels to brominated compounds in seawater swimming pools treated with chlorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Estella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdà Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-21-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malleret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0577-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Reed Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Rapf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065598" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ponsin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guelorget" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Maier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.10.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456417v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.034" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-21-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malleret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0577-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Reed Harris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Rapf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065598" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ponsin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guelorget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Maier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.10.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>