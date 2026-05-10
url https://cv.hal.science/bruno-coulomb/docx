--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -745,4338 +745,4338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
+                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Chehab</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Borla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294832v1</w:t>
+                <w:t xml:space="preserve">hal-02474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207, pp.120322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474009v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090448v1</w:t>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel de Méo</w:t>
+                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144752v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+                <w:t xml:space="preserve">hal-02144752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ complexation versus complex isolation in synthesis of ion imprinted polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636288v1</w:t>
+                <w:t xml:space="preserve">hal-01737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ complexation versus complex isolation in synthesis of ion imprinted polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ciulu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuomo Sainio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700927v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737459v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Edwin Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616744v1</w:t>
+                <w:t xml:space="preserve">hal-01499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.205 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683113v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499475v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499481v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682342v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.262 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656941v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.583 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435494v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Puzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282203v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Nehmtow</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Giguel</w:t>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6808-9⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069507v1</w:t>
+                <w:t xml:space="preserve">hal-01436743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel de Meo</w:t>
+                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Sainio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436743v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+                <w:t xml:space="preserve">Evaluation of an integrated constructed wetland to manage pig manure under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Nehmtow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Raphaël Giguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Sainio</w:t>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 304, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (16), pp.16383-16395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436750v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.180-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436879v1</w:t>
+                <w:t xml:space="preserve">hal-01436884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436884v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
+                <w:t xml:space="preserve">Aqueous-phase oligomerization of methyl vinyl ketone through photooxidation - Part 1: Aging processes of oligomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Siekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-21-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436855v1</w:t>
+                <w:t xml:space="preserve">hal-01436863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.697-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436889v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous-phase oligomerization of methyl vinyl ketone through photooxidation - Part 1: Aging processes of oligomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Salque</w:t>
+                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Demelas</w:t>
+                <w:t xml:space="preserve">Veronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.21-35. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (15), pp.9308-9316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-21-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436863v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Epilobium hirsutum L. Health Status to Assess Water Ecotoxicity in Constructed Wetlands Treating Mixtures of Contaminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Occurrence and fate of selected surfactants in seawater at the outfall of the Marseille urban sewerage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">A. D. Syakti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Doumenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w7020697⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (5), pp.1527-1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-014-0577-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436856v1</w:t>
+                <w:t xml:space="preserve">hal-01436886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of wild macrophytes for use in constructed wetlands for phytoremediation of contaminant mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eleonore Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogan Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.108-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of selected surfactants in seawater at the outfall of the Marseille urban sewerage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. D. Syakti</w:t>
+                <w:t xml:space="preserve">Impact of organic pollutants on metal and As uptake by helophyte species and consequences for constructed wetlands design and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (5), pp.1527-1538. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.328-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-014-0577-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436886v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic pollutants on metal and As uptake by helophyte species and consequences for constructed wetlands design and management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.10.014⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436860v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+                <w:t xml:space="preserve">In situ biostimulation of petroleum hydrocarbon degradation by nitrate and phosphate injection using a dipole well configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Ponsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456404v1</w:t>
+                <w:t xml:space="preserve">hal-01456421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Light-induced nitrous acid (HONO) production from NO2 heterogeneous reactions on household chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Soergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasho Gligorovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.391-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456428v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Phase Oligomerization of Methyl Vinyl Ketone by Atmospheric Radical Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">As, Pb, Sb, and Zn transfer from soil to root of wild rosemary: do native symbionts matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Diana Pricop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5065598⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382 (1-2), pp.219-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-014-2135-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455278v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced nitrous acid (HONO) production from NO2 heterogeneous reactions on household chemicals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bartolomei</w:t>
+                <w:t xml:space="preserve">Aqueous Phase Oligomerization of Methyl Vinyl Ketone by Atmospheric Radical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison E. Reed Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J. Rapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (50), pp.29421-29430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5065598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.06.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01456417v1</w:t>
+                <w:t xml:space="preserve">hal-01455278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ biostimulation of petroleum hydrocarbon degradation by nitrate and phosphate injection using a dipole well configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Ponsin</w:t>
+                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171, pp.22-31. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.274-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456421v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual volatile fatty acids determination by chromogenic derivatization coupled to multi-syringe chromatography</w:t>
               </w:r>
@@ -5178,103 +5178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of metals and metalloids from soil to shoots in wild rosemary (Rosmarinus officinalis L.) growing on a former lead smelter site: Human exposure risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 454, pp.219-229. </w:t>
@@ -5324,90 +5324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure levels to brominated compounds in seawater swimming pools treated with chlorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Estella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdà Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,51 +6044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-21-2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malleret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0577-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Reed Harris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Rapf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065598" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.034" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ponsin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guelorget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Maier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.10.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nehmtow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6808-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-21-2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w7020697" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Syakti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malleret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-014-0577-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXMFCWQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.10.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9BCZX7Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ponsin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guelorget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Maier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.10.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez Alvarez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Soergel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasho Gligorovski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Bassil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bartolomei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.06.034" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Affholder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Diana Pricop" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2135-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455278v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Reed Harris" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Rapf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5065598" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.086" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41CV8P9R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>