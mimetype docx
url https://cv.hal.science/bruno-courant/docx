--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -1220,243 +1220,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication process with coaxial powder projection of 316L steel. Geometrical characteristics and microstructure characterization of wall structures</w:t>
+                <w:t xml:space="preserve">3D finite element simulation to predict the induced thermal field in case of laser cladding process and half cylinder laser clad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics &amp; Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (3), pp.55-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006750v1</w:t>
+                <w:t xml:space="preserve">hal-01004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite element simulation to predict the induced thermal field in case of laser cladding process and half cylinder laser clad</w:t>
+                <w:t xml:space="preserve">Direct laser fabrication process with coaxial powder projection of 316L steel. Geometrical characteristics and microstructure characterization of wall structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Optoelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (12), pp.1779-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004506v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied multi-pulsed laser in surface treatment and numerical–experimental analysis</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Ti-alloy achieved by Selective Laser Melting: a complex issue</w:t>
+                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
@@ -2372,97 +2372,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VDI-TUM Expertenforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garching, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227902v1</w:t>
+                <w:t xml:space="preserve">hal-05227892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie par diffraction des neutrons du tenseur complet des contraintes résiduelles dans des aciers préparés par fusion laser sur lit de poudre.</w:t>
+                <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Ti-alloy achieved by Selective Laser Melting: a complex issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gloaguen</w:t>
@@ -2497,73 +2497,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">VDI-TUM Expertenforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227892v1</w:t>
+                <w:t xml:space="preserve">hal-05227902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron diffraction investigation of full residual stress tensor gradient in Fe-based materials prepared by Selective Laser Melting.</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication directe par laser. Contrôle géométrique et thermique de dépôts d'acier 316L.</w:t>
+                <w:t xml:space="preserve">Fabrication directe par laser. Contrôle géométrique et thermique de dépôts d'acier 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courant</w:t>
@@ -4010,51 +4010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0768BFE5"/>
+    <w:nsid w:val="CD7EB61F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4241,51 +4241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8619-6459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05136447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Th&#233;odore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Doumenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam El Cheikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.10.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0374-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hantzpergue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.06.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#8217;huillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/10/301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N4ZJRJ10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00254-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DW49B3N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hantzpergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8619-6459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05136447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Th&#233;odore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Girault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couturier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102403" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Doumenc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.145891" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pirling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05538-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam El Cheikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guill&#233;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.03.016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2011.10.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2012.07.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Laazizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Andrzejewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2011.03.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-009-0374-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hantzpergue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2004.06.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#8217;huillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/10/301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N4ZJRJ10-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00254-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DW49B3N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Moya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Limousin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marcos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laazizi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrzejewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Hantzpergue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007535v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>