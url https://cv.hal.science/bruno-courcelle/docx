--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1051,203 +1051,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automata for the verification of monadic second-order graph properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.368-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611853v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the model-checking of monadic second-order formulas with edge set quantifications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160, pp.866-887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Automata for the verification of monadic second-order graph properties</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact Labelings For Efficient First-Order Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irène A. Durand</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.19--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact labelings for efficient first-order model-checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Comb. Optim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.19--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-009-9260-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained-path labellings on graphs of bounded clique-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.531-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the monadic second-order transduction hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Blumensath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287223v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph operations characterizing rank-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.627-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear delay enumeration and monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2675-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modular decomposition of countable graphs : Definition and construction in monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 394, pp.1-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multivariate interlace polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.R69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128622v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity check in 3-connected planar graphs with obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2008.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circle graphs and monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, pp.368-409</w:t>
+              <w:t xml:space="preserve">, 2008, 6, pp.416-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Labelings For Efficient First-Order Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1260,1021 +2165,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.19--46</w:t>
+              <w:t xml:space="preserve">Computing Research Repository</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, abs/0811.4713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compact labelings for efficient first-order model-checking</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modular decomposition of countable graphs. Definition and construction in monadic second-order logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...501 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...400 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delhommé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 394 (1-2), pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-checking by infinite fly-automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène A. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Algebraic Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porquerolles, France. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3157,1209 +3157,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automata for Monadic Second-order model checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fly-automata, their properties and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène A. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Implementation and Application of Automata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.264-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genoa, Italy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tractable constructions of finite automata from monadic second-order formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Logical Approaches to Barriers in Computing and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verifying monadic second order graph properties with tree automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Lisp Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lisboa, France. pp.7--21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special tree-width and the verification of monadic second-order graph pr operties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSTTCS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tractable constructions of finite automata from monadic second-order formula</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On several proofs of the recognizability theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAI 2009 : Conference on Algebraic Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Thessaloniki, Greece. pp.78-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monadic second-order logic for graphs : algorithmic and language theoretical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph structure and monadic second-order logic : Language theoretical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Reykjavik, Iceland. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient First-Order Model-Checking Using Short Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Algorithmics, Second Annual International Workshop, FAW 2008, Changsha, China, June 19-21, 2008, Proceeedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Changsha, China. pp.159-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69311-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Verifying monadic second order graph properties with tree automata</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph operations characterizing rank-width and balanced graph expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lisboa, France. pp.7--21</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proccedings of the 33rd International Workshop on Graphs (WG07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Germany. pp.66--75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Thessaloniki, Greece. pp.78-80</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forbidden-Set Labeling on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Locality Preserving Distributed Computing Methods (LOCALITY), Portland, Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.19-22</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact forbidden-set routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings STACS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aachen, Germany. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Operations Characterizing Rank-Width and Balanced Graph Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dornburg, Germany. pp.66--75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Efficient First-Order Model-Checking Using Short Labels</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monadic second-order queries on graphs : Vertex labelling for efficient evaluation and linear delay enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms and Complexity in Durham, Third Workshop, Durham, England</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Durham, United Kingdom. pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modular decomposition of countable graphs : Constructions in monadic second-order logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...547 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delhommé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Science Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.325-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courcelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175157v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7288" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093211v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735820v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299077v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828211v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papadopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Rotics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838630v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481735v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611853v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne A. Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-009-9260-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287223v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GV2GM13-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F689NZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.06.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDNFCDV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128622v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delhomm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1W4KZ8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2005.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4WSNS2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69311-6_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0F17Z6QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Engelfriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_692-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511770524.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courcelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175157v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7288" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093211v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735820v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299077v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828211v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papadopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Rotics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838630v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611853v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne A. Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481735v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-009-9260-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287223v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F689NZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GV2GM13-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delhomm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128622v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.06.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDNFCDV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1W4KZ8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2005.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4WSNS2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69311-6_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0F17Z6QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Engelfriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_692-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511770524.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>