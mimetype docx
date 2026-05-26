--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -900,1704 +900,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monadic second-order definable graph orderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Blumensath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1-2), pp.1-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clique-width and edge contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (1-2), pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automata for the verification of monadic second-order graph properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.368-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611853v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the model-checking of monadic second-order formulas with edge set quantifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.866-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact Labelings For Efficient First-Order Model-Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.19--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact labelings for efficient first-order model-checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Comb. Optim.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.19--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-009-9260-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained-path labellings on graphs of bounded clique-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47, pp.531-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the monadic second-order transduction hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Blumensath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (1-2), pp.1-36</w:t>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287223v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph operations characterizing rank-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.627-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear delay enumeration and monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2675-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modular decomposition of countable graphs : Definition and construction in monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 394, pp.1-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multivariate interlace polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.R69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128622v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circle graphs and monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.416-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivity check in 3-connected planar graphs with obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31, pp.151-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2008.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact Labelings For Efficient First-Order Model-Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computing Research Repository</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, abs/0811.4713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The modular decomposition of countable graphs. Definition and construction in monadic second-order logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 394 (1-2), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2007.10.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertex-minors, monadic second-order logic, and a conjecture by Seese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 97, pp.91-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2006.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognizability, hypergraph operations, and logical types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649990v1</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achim Blumensath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 204, pp.173-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2005.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00334149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The monadic second-order logic of graphs XVI : Canonical graph decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.1-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1262 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334069v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-00334149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monadic second-order logic of graphs XV : On a conjecture by D. Seese</w:t>
               </w:r>
@@ -3308,50 +3308,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special tree-width and the verification of monadic second-order graph pr operties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSTTCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tractable constructions of finite automata from monadic second-order formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3360,73 +3429,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Logical Approaches to Barriers in Computing and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Greifswald, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verifying monadic second order graph properties with tree automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3442,467 +3511,679 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Lisp Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lisboa, France. pp.7--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monadic second-order logic for graphs : algorithmic and language theoretical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On several proofs of the recognizability theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAI 2009 : Conference on Algebraic Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Thessaloniki, Greece. pp.78-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.19-22</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph structure and monadic second-order logic : Language theoretical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Reykjavik, Iceland. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient First-Order Model-Checking Using Short Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Algorithmics, Second Annual International Workshop, FAW 2008, Changsha, China, June 19-21, 2008, Proceeedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Changsha, China. pp.159-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69311-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Efficient First-Order Model-Checking Using Short Labels</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forbidden-Set Labeling on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Locality Preserving Distributed Computing Methods (LOCALITY), Portland, Etats-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compact forbidden-set routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings STACS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aachen, Germany. pp.37-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Operations Characterizing Rank-Width and Balanced Graph Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dornburg, Germany. pp.66--75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph operations characterizing rank-width and balanced graph expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -3916,338 +4197,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proccedings of the 33rd International Workshop on Graphs (WG07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Germany. pp.66--75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306343v1</w:t>
-              </w:r>
-[...279 lines deleted...]
-                <w:t xml:space="preserve">hal-02083560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monadic second-order queries on graphs : Vertex labelling for efficient evaluation and linear delay enumeration</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courcelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175157v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7288" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093211v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735820v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299077v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828211v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papadopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Rotics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838630v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611853v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne A. Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481735v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-009-9260-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287223v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F689NZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GV2GM13-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delhomm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128622v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.06.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDNFCDV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1W4KZ8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2005.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4WSNS2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401786v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69311-6_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0F17Z6QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Engelfriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_692-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511770524.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courcelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-222149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175157v5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.7288" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078856v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita/2020007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093211v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.07.001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735820v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299077v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828211v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papadopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udi Rotics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649990v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Blumensath" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838630v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611853v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne A. Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481735v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.12.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-009-9260-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Twigg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287223v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F689NZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.08.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GV2GM13-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delhomm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128622v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333840v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.06.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVDNFCDV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01186190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.10.046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2006.04.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1W4KZ8M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2005.11.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4WSNS2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;tivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69311-6_18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0F17Z6QT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306341v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Engelfriet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27848-8_692-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879514v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511770524.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>