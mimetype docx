--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -165,1010 +165,1144 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Baal Hammon a Saturno? Fenomeni di continuità, rottura e trasformazione nella cultura religiosa dell’Africa di età romana</w:t>
+                <w:t xml:space="preserve">Data from Students’ Use of Generative AI in Innovation Education Programs at CERN IdeaSquare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno D’andrea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikko Sairanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Poulaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauri Valtonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aiac, Quaderni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CERN IdeaSquare Journal of Experimental Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), pp.53-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23726/cij.2025.1799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848973v1</w:t>
+                <w:t xml:space="preserve">hal-05575503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli animali nelle stele votive punico-romane del Nord Africa relative al culto di Baal Hammon/Saturno (V sec. a.C. -IV sec. d.C.): introduzione al catalogo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Da Baal Hammon a Saturno? Fenomeni di continuità, rottura e trasformazione nella cultura religiosa dell’Africa di età romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno D ' Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartagine Studi e Ricerche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aiac, Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03090776v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barbu et al. (dir.) Le savoir des religions. Fragments d’historiographie religieuse Gollion, Infolio, 2014, 552 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gli animali nelle stele votive punico-romane del Nord Africa relative al culto di Baal Hammon/Saturno (V sec. a.C. -IV sec. d.C.): introduzione al catalogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno D ' Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2020.24⟩</w:t>
+              <w:t xml:space="preserve">Cartagine Studi e Ricerche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13125/caster/4416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907075v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03090776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suidés dans les pratiques alimentaires et rituelles des Phéniciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daniel Barbu et al. (dir.) Le savoir des religions. Fragments d’historiographie religieuse Gollion, Infolio, 2014, 552 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités Africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/antafr.1419⟩</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.459-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02428157v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chien dans la religion et dans la vie quotidienne des communautés phéniciennes et puniques de la Méditerranée occidentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les suidés dans les pratiques alimentaires et rituelles des Phéniciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefra.4811⟩</w:t>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/antafr.1419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908637v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02428157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I tofet e i santuari di Saturno nell'Africa di età romana: localizzazione, rapporto spaziale e caratteristiche tipologiche e cultuali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le chien dans la religion et dans la vie quotidienne des communautés phéniciennes et puniques de la Méditerranée occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karthago - Revue d'archéologie méditerranéenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/KAR.30.0.3278592⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.4811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908567v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I sacrifici animali nelle pratiche rituali dei tofet e dei santuari di Saturno: dalla tradizione fenicia all’età romana (VIII sec. a.C. - III sec. d.C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">I tofet e i santuari di Saturno nell'Africa di età romana: localizzazione, rapporto spaziale e caratteristiche tipologiche e cultuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karthago - Revue d'archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.37-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/KAR.30.0.3278592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908563v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stèle inédite provenant d’Algérie romaine conservée au musée-abbaye Saint-Germain d’Auxerre (Yonne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">I sacrifici animali nelle pratiche rituali dei tofet e dei santuari di Saturno: dalla tradizione fenicia all’età romana (VIII sec. a.C. - III sec. d.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semitica et Classica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scienze dell'antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908501v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuove stele dal Tofet di Mozia, dans Vicino Oriente XVIII - 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une stèle inédite provenant d’Algérie romaine conservée au musée-abbaye Saint-Germain d’Auxerre (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vicino Oriente XVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.195 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SEC.5.112733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908600v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il tofet dove e perché. L’identità fenicia, il Circolo di Cartagine e la fase Tardo Punica, dans Bollettino di archeologia on-line 1.2013 (Anno IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nuove stele dal Tofet di Mozia, dans Vicino Oriente XVIII - 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di archeologia on-line </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Vicino Oriente XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.123 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908626v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una stele inedita da El Kef/ Sicca Veneria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Il tofet dove e perché. L’identità fenicia, il Circolo di Cartagine e la fase Tardo Punica, dans Bollettino di archeologia on-line 1.2013 (Anno IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semitica et Classica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di archeologia on-line </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01908483v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Una stele inedita da El Kef/ Sicca Veneria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno D’andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semitica et Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.119 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.SEC.1.103051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il tofet dove e perché. Alle origini dell’identità fenicia, dans Vicino e Medio Oriente XV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vicino Oriente. Annuario del Dipartimento di Scienze Storiche Archeologiche e Antropologiche dell’Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1178,456 +1312,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SACRIFICARE “ALLA MANIERA” FENICIA? I SACRIFICI ANIMALI NEL MONDO FENICIO E PUNICO: CARATTERI E SPECIFICITÀ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congreso Internacional de Estudios Fenicios y Púnicos / International Congress of Phoenician and Punic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Merida, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02953352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il culto di Baal Hammon e Tinnit in Algeria: la documentazione archeologica ed epigrafica, dans Folia Phoenicia 2, 2018. From the Mediterranean to the Atlantic: people, goods and ideas between East and West. II. 8th International Congress of Phoenician and Punic Studies (Italy, Sardinia, Carbonia, Sant'Antioco, 21th-26th October 2013), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Mediterranean to the Atlantic: people, goods and ideas between East and West. II. 8th International Congress of Phoenician and Punic Studies (Italy, Sardinia, Carbonia, Sant'Antioco, 21th-26th October 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sant'Antioco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il processo di trasformazione delle pratiche rituali del tofet in Nord Africa dopo la conquista romana: evidenze archeologiche ed epigrafiche, dans J.M. ÁLVAREZ, T. NOGALES, I. RODÀ (edd.), Centro y periferia en el mundo clásico. Actas del XVIII Congreso Internacional de Arqueología Clásica, Merida 2014 (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro y periferia en el mundo clásico. Actas del XVIII Congreso Internacional de Arqueología Clásica, Merida 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Merida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuità e rottura nel passaggio dall’età punica all’età romana in Nord Africa: l’esempio delle stele votive. Tipologie formali, iconografie e iconologie, dans P. Ruggeri (a cura di), L'Africa romana XX. Atti del ventesimo convegno internazionale di studi (Alghero - Porto Conte Ricerche, 26-29 settembre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa romana XX. Atti del ventesimo convegno internazionale di studi (Alghero - Porto Conte Ricerche, 26-29 settembre 2013),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il tofet di El Kénissia e il rapporto tra tofet tardo punici, santuari di Saturno e paesaggi del potere, dans Africa Romana XIX. Trasformazione dei paesaggi del potere nell’Africa settentrionale fino alla fine del mondo antico. Atti del XIX convegno di studio (Sassari, 16-19 dicembre 2010), Roma 2012, pp. 2479-2496</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Romana XIX. Trasformazione dei paesaggi del potere nell’Africa settentrionale fino alla fine del mondo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Sassari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE TOPHET : OÙ ET POURQUOI. L'IDENTITÉ PHÉNICIENNE, LE CERCLE DE CARTHAGE ET LA PHASE TARDO-PUNIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème congrès international des études phéniciennes et puniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1637,448 +1771,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chandezon</w:t>
+                <w:t xml:space="preserve">Thignica I, Catalogue des stèles à Saturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno D’andrea</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albero Gavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scuola archeologica italiana di Cartagine. Le Monografie della SAIC (5), 337 p., 2024, 978-88-942506-7-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840434v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thignica I, Catalogue des stèles à Saturne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chandezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome; Publications de l’École française de Rome, CEFR (622), 680 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wei⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945097v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LRBT. Dall’archeologia all’epigrafia / De l'archéologie à l'épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Orsingher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers, pp.370, 2021, 978-2-503-59861-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.SUPSEC-EB.5.127617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bambini nel “limbo”. Dati e proposte interpretative sui tofet fenici e punici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, (Collection de l’École française de Rome, 554)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I tofet del Nord Africa dall'età arcaica all'età romana (VIII sec. a. C. - II sec. d. C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrizio serra, 2014, Collezione di studi fenici</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2088,978 +2222,978 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioni di gusti. I cervidi nel bestiario e nelle pratiche alimentari e sacrificali del mondo fenicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au prisme des goûts. Sociétés phéniciennes et puniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de la Casa de Velázquez (203), Casa de Velázquez, pp.129-142, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14a89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrit-on une histoire des goûts dans les sociétés phéniciennes et puniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie De Jonghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au prisme des goûts. Sociétés phéniciennes et puniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de la Casa de Velázquez (203), Casa de Velázquez, pp.1-6, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14a7m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise d’introduction: Circulations animales et zoogéographie ancienne. Du programme de recherche à la synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chandezon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École française de Rome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée (Xe siècle av. J.-C.-Ier siècle apr. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-35, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En voyage avec la poule Gallus dans la faune, le bestiaire et les circulations méditerranéennes des Phéniciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">I Fenici e le circolazioni animali nel Mediterraneo del I millennio a.C.: faune, bestiari e materiali di origine animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École française de Rome. </w:t>
+              <w:t xml:space="preserve">Accademia dei Lincei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée (Xe siècle av. J.-C.-Ier siècle apr. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-351, 2024, Collection de l'École française de Rome</w:t>
+              <w:t xml:space="preserve">Il Mediterraneo antico e gli studi fenicio-punici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-304, 2024, Atti dei Convegni Lincei, 978-88-218-1257-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832867v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Fenici e le circolazioni animali nel Mediterraneo del I millennio a.C.: faune, bestiari e materiali di origine animale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">En voyage avec la poule Gallus dans la faune, le bestiaire et les circulations méditerranéennes des Phéniciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Accademia dei Lincei. </w:t>
+              <w:t xml:space="preserve">École française de Rome. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Mediterraneo antico e gli studi fenicio-punici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-304, 2024, Atti dei Convegni Lincei, 978-88-218-1257-6</w:t>
+              <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée (Xe siècle av. J.-C.-Ier siècle apr. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-351, 2024, Collection de l'École française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974256v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EN GUISE D'INTRODUCTION : CIRCULATIONS ANIMALES ET ZOOGÉOGRAPHIE ANCIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chandezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 622, Publications de l’École française de Rome, pp.10-35, 2024, Collection de l'École française de Rome, 978-2-7283-1808-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12wei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attorno e al di là dello Stretto: Il contributo di Dirce Marzoli alla conoscenza dell'Occidente fenicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Giardino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Graells i Fabregat; J. Bermejo Tirado; F.B. Gomes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thauma. Festschrift para Dirce Marzoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-84-1302-231-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux des tophets : Baal Hammon, Tinnit et les autres. Formules onomastiques et images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divine Names on the Spot II Exploring the Potentials of Names through Images and Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orbis Biblicus et Orientalis (299), , 2023, 978-90-429-5161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sulla presenza e sugli usi degli equini nelle comunità fenicie e puniche del Mediterraneo occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LRBT. Dall’archeologia all’epigrafia / De l'archéologie à l'épigraphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.195-219, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.SUPSEC-EB.5.127645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tophets of North Africa between the 4th and the 1st Centuries BCE: Practices of Belonging, Phenomena of Innovation and Strategies of Appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giuseppe Giuseppe, Pedrazzi Tatiana (ed. by), Transformations and Crisis in the Mediterranean. ‘Identity’ and Interculturality in the Levant and Phoenician West during the 5th-2nd centuries BCE, Supplemento alla Rivista di Studi Fenici, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03232803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli animali nelle stele votive puniche e di tradizione punica del Nord Africa (V sec. a.C. - IV sec. d.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartagine, il Mediterraneo centro-occidentale e la Sardegna. Società, economia e cultura materiale tra Fenici e autoctoni. Studi in onore di Piero Bartoloni, a cura di Michele Guirguis, Sara Muscuso e Rosana Pla Orquín, Sassari, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre et le sanctuaire, la guerre dans le sanctuaire. Traces d’abandon, de destruction et de spoliation dans les aires de culte phéniciennes et puniques en Méditerranée centrale (VIe-IIe s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tahar Mohamed (éd.), Guerres et religion dans le monde punique, Tunis 2017, Université de Tunis : 257-296</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3069,162 +3203,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Johnston Patricia, Mastrocinque Attilio, Papaioannou Sophia (éd.), « Animals in Greek and Roman Religion and Myth », Bryn Mawr Classical Review, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanit, Sign of &amp;quot;. BAGNELL Roger S. The encyclopedia of ancient history, Maden, MA : Wiley-Blackwell, à paraître, 2012. ⟨halshs-00613592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah30210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3234,105 +3368,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Baal Hammon à Saturne, continuité et transformation des lieux et des cultes (IIIe siècle av. J.-C. - IIIe siècle apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno D’andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464795v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3400,51 +3534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE30FEF"/>
+    <w:nsid w:val="2306B40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-dandrea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-8549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-9795-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D ' Andrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/4416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.1419" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908637v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/KAR.30.0.3278592" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.112733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giardino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD0BAB71C777F6C6650F174E454756B7D2C93576/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Abid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albero Gavini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiarenza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Orsingher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.127617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908547v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a89" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a7m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543762v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.127645" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30210" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464795v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-dandrea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7352-8549" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-9795-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Sairanen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Poulaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Valtonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gaddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Batista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23726/cij.2025.1799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D&#8217;andrea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno D ' Andrea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13125/caster/4416" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.24" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.1419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4811" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/KAR.30.0.3278592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.112733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Giardino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.1.103051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD0BAB71C777F6C6650F174E454756B7D2C93576/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908594v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ben Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albero Gavini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Chiarenza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Orsingher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.127617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a89" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie De Jonghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a7m" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974256v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SUPSEC-EB.5.127645" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908586v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294021v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah30210" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464795v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>