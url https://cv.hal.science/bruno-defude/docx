--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -769,377 +769,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized and service-based solution for data mediation: the case for data providing service compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+                <w:t xml:space="preserve">Configuration assistée des processus métier. Conception et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.3048⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.59 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.6.59-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255062v1</w:t>
+                <w:t xml:space="preserve">hal-01434476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration assistée des processus métier. Conception et expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Assy</w:t>
+                <w:t xml:space="preserve">Assisting sensor-based application design and instantiation using activity recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layth Sliman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.20.6.59-78⟩</w:t>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.368 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxu076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434476v1</w:t>
+                <w:t xml:space="preserve">hal-01262436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting sensor-based application design and instantiation using activity recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Movahedi</w:t>
+                <w:t xml:space="preserve">A decentralized and service-based solution for data mediation: the case for data providing service compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1427 - 1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxu076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262436v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building, sharing and exploiting spatio- temporal aggregates in vehicular networks</w:t>
               </w:r>
@@ -1340,304 +1340,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process socio space discovery based on semantic logs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Sellami</w:t>
+                <w:t xml:space="preserve">Data providing services clustering and management for facilitating service discovery and replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangbing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of internet technology (JIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6138/JIT.2013.14.3.05⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.1131 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2012.2237551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840291v1</w:t>
+                <w:t xml:space="preserve">hal-01275248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data providing services clustering and management for facilitating service discovery and replacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+                <w:t xml:space="preserve">Process socio space discovery based on semantic logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (4), pp.1131 - 1146. </w:t>
+              <w:t xml:space="preserve">Journal of internet technology (JIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.401-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2012.2237551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6138/JIT.2013.14.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275248v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAIRSE: A Privacy-Preserving Service-Oriented Data Integration System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,659 +3698,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative scheme to aggregate spatio-temporal events in VANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+                <w:t xml:space="preserve">A mediator-based system for distributed semantic provenance management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.100-109, </w:t>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.193-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2351476.2351488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737675v1</w:t>
+                <w:t xml:space="preserve">hal-00737601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mediator-based system for distributed semantic provenance management systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">Towards a unified marketplace for functionality-based cloud service discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLOSER '12 : 2nd International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.252-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737601v1</w:t>
+                <w:t xml:space="preserve">hal-00748645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified marketplace for functionality-based cloud service discovery</w:t>
+                <w:t xml:space="preserve">Data mapping web services for composite DaaS mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER '12 : 2nd International Conference on Cloud Computing and Services Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WETICE ' 12 : IEEE 21st International Workshop on Enabling Technologies : Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.36-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2012.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748645v1</w:t>
+                <w:t xml:space="preserve">hal-00751230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mapping web services for composite DaaS mediation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Gaaloul</w:t>
+                <w:t xml:space="preserve">Scalability issues in designing and implementing semantic provenance management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE ' 12 : IEEE 21st International Workshop on Enabling Technologies : Infrastructure for Collaborative Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.36-41, </w:t>
+              <w:t xml:space="preserve">Globe '12 : 5th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.49-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WETICE.2012.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32344-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751230v1</w:t>
+                <w:t xml:space="preserve">hal-00737723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability issues in designing and implementing semantic provenance management systems</w:t>
+                <w:t xml:space="preserve">A semantic framework for the management of enriched provenance logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe '12 : 5th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32344-7_5⟩</w:t>
+              <w:t xml:space="preserve">AINA '12 : The 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka-Shi, Japan. pp.352-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2012.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737723v1</w:t>
+                <w:t xml:space="preserve">hal-00737565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic framework for the management of enriched provenance logs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">A cooperative scheme to aggregate spatio-temporal events in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tellez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA '12 : The 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Fukuoka-Shi, Japan. pp.352-359, </w:t>
+              <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.100-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2012.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737565v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and managing data providing services using machine learning technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangbing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,1359 +4521,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new trust management model in P2P systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Hamdi</w:t>
+                <w:t xml:space="preserve">Checking semantic consistency of SCORM like learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2010.48⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.163 - 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308289v1</w:t>
+                <w:t xml:space="preserve">hal-01356678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning styles and teaching strategies to improve the SCORM learning objects quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle comportemental d'interclassement de résultats dans un système de recherche d'informations pair-à-pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedija Arour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
+                <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2010 : XXVIIIème congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.95 - 109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356810v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking semantic consistency of SCORM like learning objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jemni</w:t>
+                <w:t xml:space="preserve">A profile-based aggregation model in a peer-to-peer information retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedija Arour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globe 2010 : 3rd International Conference on Data Management in Grid and P2P Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.148 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle comportemental d'interclassement de résultats dans un système de recherche d'informations pair-à-pair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahya Slimani</w:t>
+                <w:t xml:space="preserve">Document Provenance in the Cloud: Constraints and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2010 : XXVIIIème congrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 16th EUNICE/IFIP WG 6.6 Workshop on Networked Services and Applications - Engineering, Control and Management (EUNICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.107-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13971-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333415v1</w:t>
+                <w:t xml:space="preserve">hal-01056506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profile-based aggregation model in a peer-to-peer information retrieval system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning styles and teaching strategies to improve the SCORM learning objects quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Slimani</w:t>
+                <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe 2010 : 3rd International Conference on Data Management in Grid and P2P Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_13⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01333421v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Provenance in the Cloud: Constraints and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">A new trust management model in P2P systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 16th EUNICE/IFIP WG 6.6 Workshop on Networked Services and Applications - Engineering, Control and Management (EUNICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.107-117, </w:t>
+              <w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.241 - 246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13971-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2010.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056506v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommender system for Web services discovery in a distributed registry environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Authoring by reuse for SCORM like learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIW 2009 : 4th International Conference on Internet and Web Applications and Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIW.2009.68⟩</w:t>
+              <w:t xml:space="preserve">ICALT 2009 : 9th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.2161 - 3761 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315773v1</w:t>
+                <w:t xml:space="preserve">hal-01315043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring by reuse for SCORM like learning objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Farhat</w:t>
+                <w:t xml:space="preserve">GuessXQ, an inference Web-engine for querying XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Xavier Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rangel Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2009 : 9th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INForum 2009 : Simpósio de Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.322 - 325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315043v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuessXQ, an inference Web-engine for querying XML documents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé de flux d'événements dans les réseaux inter-véhiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INForum 2009 : Simpósio de Informática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UbiMob '09 : 5èmes Journées Fancophones Mbilité et Uiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1739268.1739279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347256v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de flux d'événements dans les réseaux inter-véhiculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Summary of sensors data in vehicular ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob '09 : 5èmes Journées Fancophones Mbilité et Uiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COGIS 2009 : International Conference on COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795089v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of sensors data in vehicular ad hoc networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+                <w:t xml:space="preserve">A query by example approach for XML querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Xavier Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rangel Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS 2009 : International Conference on COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">WISA '09 : Workshop on Intelligent Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Povoa De Varzim, Portugal. pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368467v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A query by example approach for XML querying</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
+                <w:t xml:space="preserve">A recommender system for Web services discovery in a distributed registry environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISA '09 : Workshop on Intelligent Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIW 2009 : 4th International Conference on Internet and Web Applications and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice-Mestre, Italy. pp.418 - 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIW.2009.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807142v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving learning objects quality with learning styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6050,51 +6050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service discovery in ubiquitous environments : approaches and requirements for context-awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,287 +6265,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances dans les réseaux ad hoc inter-véhicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Wives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio Illari</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. M. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob 2008 : Mobilité et Ubiquité 2008 : quatrièmes journées francophones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1376971.1376975⟩</w:t>
+              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393510v1</w:t>
+                <w:t xml:space="preserve">hal-00731404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de connaissances dans les réseaux ad hoc inter-véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Zechinelli Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cenerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Illari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t>
+              <w:t xml:space="preserve">UbiMob 2008 : Mobilité et Ubiquité 2008 : quatrièmes journées francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.17 - 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1376971.1376975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731404v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Entries for Semantic Organization of Peer-to-Peer Network</w:t>
               </w:r>
@@ -7051,51 +7051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D550E69"/>
+    <w:nsid w:val="C59A879E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>