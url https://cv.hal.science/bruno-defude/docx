--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -769,377 +769,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration assistée des processus métier. Conception et expérimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Assy</w:t>
+                <w:t xml:space="preserve">A decentralized and service-based solution for data mediation: the case for data providing service compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.1427 - 1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.20.6.59-78⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434476v1</w:t>
+                <w:t xml:space="preserve">hal-01255062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting sensor-based application design and instantiation using activity recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Movahedi</w:t>
+                <w:t xml:space="preserve">Configuration assistée des processus métier. Conception et expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Bhiri</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Sliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxu076⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (6), pp.59 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.6.59-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262436v1</w:t>
+                <w:t xml:space="preserve">hal-01434476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized and service-based solution for data mediation: the case for data providing service compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+                <w:t xml:space="preserve">Assisting sensor-based application design and instantiation using activity recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.368 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxu076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.3048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01255062v1</w:t>
+                <w:t xml:space="preserve">hal-01262436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building, sharing and exploiting spatio- temporal aggregates in vehicular networks</w:t>
               </w:r>
@@ -1340,304 +1340,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data providing services clustering and management for facilitating service discovery and replacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+                <w:t xml:space="preserve">Process socio space discovery based on semantic logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2012.2237551⟩</w:t>
+              <w:t xml:space="preserve">Journal of internet technology (JIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.401-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6138/JIT.2013.14.3.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275248v1</w:t>
+                <w:t xml:space="preserve">hal-00840291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process socio space discovery based on semantic logs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Sellami</w:t>
+                <w:t xml:space="preserve">Data providing services clustering and management for facilitating service discovery and replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhangbing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of internet technology (JIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.401-412. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (4), pp.1131 - 1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6138/JIT.2013.14.3.05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2012.2237551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840291v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAIRSE: A Privacy-Preserving Service-Oriented Data Integration System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,659 +3698,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mediator-based system for distributed semantic provenance management systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">A cooperative scheme to aggregate spatio-temporal events in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.193-198, </w:t>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.100-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2351476.2351499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737601v1</w:t>
+                <w:t xml:space="preserve">hal-00737675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified marketplace for functionality-based cloud service discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Gaaloul</w:t>
+                <w:t xml:space="preserve">A mediator-based system for distributed semantic provenance management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER '12 : 2nd International Conference on Cloud Computing and Services Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.193-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748645v1</w:t>
+                <w:t xml:space="preserve">hal-00737601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mapping web services for composite DaaS mediation</w:t>
+                <w:t xml:space="preserve">Towards a unified marketplace for functionality-based cloud service discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETICE ' 12 : IEEE 21st International Workshop on Enabling Technologies : Infrastructure for Collaborative Enterprises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLOSER '12 : 2nd International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.252-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751230v1</w:t>
+                <w:t xml:space="preserve">hal-00748645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability issues in designing and implementing semantic provenance management systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">Data mapping web services for composite DaaS mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe '12 : 5th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.49-61, </w:t>
+              <w:t xml:space="preserve">WETICE ' 12 : IEEE 21st International Workshop on Enabling Technologies : Infrastructure for Collaborative Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.36-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32344-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2012.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737723v1</w:t>
+                <w:t xml:space="preserve">hal-00751230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic framework for the management of enriched provenance logs</w:t>
+                <w:t xml:space="preserve">Scalability issues in designing and implementing semantic provenance management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA '12 : The 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AINA.2012.9⟩</w:t>
+              <w:t xml:space="preserve">Globe '12 : 5th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.49-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32344-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737565v1</w:t>
+                <w:t xml:space="preserve">hal-00737723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative scheme to aggregate spatio-temporal events in VANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
+                <w:t xml:space="preserve">A semantic framework for the management of enriched provenance logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.100-109, </w:t>
+              <w:t xml:space="preserve">AINA '12 : The 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka-Shi, Japan. pp.352-359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2351476.2351488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2012.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737675v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and managing data providing services using machine learning technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhangbing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,1359 +4521,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checking semantic consistency of SCORM like learning objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jemni</w:t>
+                <w:t xml:space="preserve">A new trust management model in P2P systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.52⟩</w:t>
+              <w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.241 - 246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2010.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356678v1</w:t>
+                <w:t xml:space="preserve">hal-01308289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle comportemental d'interclassement de résultats dans un système de recherche d'informations pair-à-pair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning styles and teaching strategies to improve the SCORM learning objects quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Slimani</w:t>
+                <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2010 : XXVIIIème congrès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333415v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profile-based aggregation model in a peer-to-peer information retrieval system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahya Slimani</w:t>
+                <w:t xml:space="preserve">Checking semantic consistency of SCORM like learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globe 2010 : 3rd International Conference on Data Management in Grid and P2P Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.163 - 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_13⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01333421v1</w:t>
+                <w:t xml:space="preserve">hal-01356678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Provenance in the Cloud: Constraints and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
+                <w:t xml:space="preserve">Un modèle comportemental d'interclassement de résultats dans un système de recherche d'informations pair-à-pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedija Arour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 16th EUNICE/IFIP WG 6.6 Workshop on Networked Services and Applications - Engineering, Control and Management (EUNICE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2010 : XXVIIIème congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France. pp.95 - 109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056506v1</w:t>
+                <w:t xml:space="preserve">hal-01333415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning styles and teaching strategies to improve the SCORM learning objects quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A profile-based aggregation model in a peer-to-peer information retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedija Arour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
+                <w:t xml:space="preserve">Yahya Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globe 2010 : 3rd International Conference on Data Management in Grid and P2P Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.148 - 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2010.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356810v1</w:t>
+                <w:t xml:space="preserve">hal-01333421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new trust management model in P2P systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Hamdi</w:t>
+                <w:t xml:space="preserve">Document Provenance in the Cloud: Constraints and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Tellez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.241 - 246, </w:t>
+              <w:t xml:space="preserve"> 16th EUNICE/IFIP WG 6.6 Workshop on Networked Services and Applications - Engineering, Control and Management (EUNICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.107-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2010.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13971-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308289v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring by reuse for SCORM like learning objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Farhat</w:t>
+                <w:t xml:space="preserve">A recommender system for Web services discovery in a distributed registry environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2009 : 9th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.76⟩</w:t>
+              <w:t xml:space="preserve">ICIW 2009 : 4th International Conference on Internet and Web Applications and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice-Mestre, Italy. pp.418 - 423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIW.2009.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315043v1</w:t>
+                <w:t xml:space="preserve">hal-01315773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuessXQ, an inference Web-engine for querying XML documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
+                <w:t xml:space="preserve">Authoring by reuse for SCORM like learning objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INForum 2009 : Simpósio de Informática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2009 : 9th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.2161 - 3761 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2009.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347256v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de flux d'événements dans les réseaux inter-véhiculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GuessXQ, an inference Web-engine for querying XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Xavier Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rangel Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob '09 : 5èmes Journées Fancophones Mbilité et Uiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INForum 2009 : Simpósio de Informática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.322 - 325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795089v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of sensors data in vehicular ad hoc networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résumé de flux d'événements dans les réseaux inter-véhiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Zekri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS 2009 : International Conference on COGnitive systems with Interactive Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UbiMob '09 : 5èmes Journées Fancophones Mbilité et Uiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1739268.1739279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368467v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A query by example approach for XML querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Xavier Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rangel Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISA '09 : Workshop on Intelligent Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Povoa De Varzim, Portugal. pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommender system for Web services discovery in a distributed registry environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Maamar</w:t>
+                <w:t xml:space="preserve">Summary of sensors data in vehicular ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIW 2009 : 4th International Conference on Internet and Web Applications and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COGIS 2009 : International Conference on COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIW.2009.68⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315773v1</w:t>
+                <w:t xml:space="preserve">hal-01368467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving learning objects quality with learning styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6050,51 +6050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service discovery in ubiquitous environments : approaches and requirements for context-awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,287 +6265,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de connaissances dans les réseaux ad hoc inter-véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Peter</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Zechinelli Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cenerario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Illari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
+              <w:t xml:space="preserve">UbiMob 2008 : Mobilité et Ubiquité 2008 : quatrièmes journées francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.17 - 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1376971.1376975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731404v1</w:t>
+                <w:t xml:space="preserve">hal-01393510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances dans les réseaux ad hoc inter-véhicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Wives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio Illari</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. M. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. V. de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob 2008 : Mobilité et Ubiquité 2008 : quatrièmes journées francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.17 - 20, </w:t>
+              <w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1376971.1376975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393510v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Entries for Semantic Organization of Peer-to-Peer Network</w:t>
               </w:r>
@@ -7051,51 +7051,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C59A879E"/>
+    <w:nsid w:val="E4545953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +7282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>