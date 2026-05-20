--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,6996 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6945 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bruno defude </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7637-973X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030971845</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Keto5W4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en informatique et directeur adjoint de la recherche et des formations doctorales à Telecom SudParis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural language querying of process execution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriana Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Benatallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (C), pp.102227:1-102227:16. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.IS.2023.102227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient population-based multi-objective task scheduling approach in fog computing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Movahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mohammad Hosseininia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cloud Computing: Advances, Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, pp.53:1-53:31. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13677-021-00264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex queries optimization and evaluation over relational and NoSQL data stores in cloud environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.217 - 230. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2017.2719054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMaaS: syntactic, structural and semantic mediation for service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Vettor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (3-4), pp.310 - 330. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2016.079627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting multi data stores applications in cloud environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.59 - 71. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSC.2015.2441703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration assistée des processus métier. Conception et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layth Sliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.59 - 78. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.59-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting sensor-based application design and instantiation using activity recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Movahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.368 - 384. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxu076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and service-based solution for data mediation: the case for data providing service compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.1427 - 1444. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, sharing and exploiting spatio- temporal aggregates in vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.259 - 285. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MIS-130181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving configurable fragments for process design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Chan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Process Integration and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.2 - 21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJBPIM.2014.060602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process socio space discovery based on semantic logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of internet technology (JIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.401-412. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6138/JIT.2013.14.3.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data providing services clustering and management for facilitating service discovery and replacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Barhamgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.1131 - 1146. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2012.2237551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAIRSE: A Privacy-Preserving Service-Oriented Data Integration System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Barhamgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 42 (n° 3), pp. 42-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2536669.2536677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a scalable semantic provenance management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.96-127. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35332-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Privacy Preservation in Telemedicine: The PAIRSE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Nageba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Fayn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.661-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Multidimentionnalité et passage à l'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (1), pp.7 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing sensors data in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp.345-364. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2010020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de description sémantique de ressources pédagogiques basé sur une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Freddy Duitama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chabridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMOD record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (3), pp.351-377. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.351-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1-2), pp.8--58. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalel Ben-Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bouganim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.497-518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.22.497-518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intent-based natural language interface for querying process execution data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriana Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 2021: 3rd International Conference on Process Mining (ICPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Eindhoven, Netherlands. pp.152-159, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPM53251.2021.9576850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering flaming events on news media in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praboda Rajapaksha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Farahbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCCC 2019: 38th International Performance Computing and Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Londres, United Kingdom. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCCC47392.2019.8958759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting interactions: online news media synergies in social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praboda Rajapaksha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Farahbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2018: 2018 International Conference on Advances in Social Networks Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, Aug 2018, Barcelona, Spain. pp.535-539, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2018.8508534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating resources discovery for multiple data stores cloud applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER 2015 : 5th International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal. pp.397 - 405, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005446103970405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining configurable process fragments for business process design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Assy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESRIST 2014 : 9th International Conference on Design Science Research in Information Systems and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Miami, United States. pp.209 - 224, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06701-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODBAPI : a unified REST API for relational and NoSQL data stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIGDATA 2015 : 3rd International Congress on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Anchorage, Ak, United States. pp.653 - 660 </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.Congress.2014.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-level service composition model for building applications on sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Movahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE '13 : 22nd IEEE International Conference on Enabling Technologies : Infrastructures for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized mediation-as-a-service architecture for service composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Vettor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE '13 : 22nd IEEE International Conference on Enabling Technologies : Infrastructures for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hammamet, Tunisia. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mediator-based system for distributed semantic provenance management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351476.2351499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified marketplace for functionality-based cloud service discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLOSER '12 : 2nd International Conference on Cloud Computing and Services Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.252-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mapping web services for composite DaaS mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE ' 12 : IEEE 21st International Workshop on Enabling Technologies : Infrastructure for Collaborative Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.36-41, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalability issues in designing and implementing semantic provenance management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe '12 : 5th International Conference on Data Management in Cloud, Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.49-61, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32344-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic framework for the management of enriched provenance logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AINA '12 : The 26th IEEE International Conference on Advanced Information Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fukuoka-Shi, Japan. pp.352-359, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2012.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative scheme to aggregate spatio-temporal events in VANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAS '12 : 16th International Database Engineering &amp; Applications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.100-109, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2351476.2351488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and managing data providing services using machine learning technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhangbing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCPS 2011 : 2nd International Workshop on Cyber-Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Beijing, China. pp.225 - 232, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SKG.2011.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of learning objects content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT 2011 : 11th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Athens, Ga, United States. pp.536 - 540, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2011.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checking semantic consistency of SCORM like learning objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. pp.163 - 167, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle comportemental d'interclassement de résultats dans un système de recherche d'informations pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2010 : XXVIIIème congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.95 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Provenance in the Cloud: Constraints and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Sakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 16th EUNICE/IFIP WG 6.6 Workshop on Networked Services and Applications - Engineering, Control and Management (EUNICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.107-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13971-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A profile-based aggregation model in a peer-to-peer information retrieval system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Mghirbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedija Arour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globe 2010 : 3rd International Conference on Data Management in Grid and P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bilbao, Spain. pp.148 - 159, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15108-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new trust management model in P2P systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS 2010 : 6th International Conference on Signal-Image Technology &amp; Internet-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.241 - 246, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2010.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning styles and teaching strategies to improve the SCORM learning objects quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT 2010 : 10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring by reuse for SCORM like learning objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT 2009 : 9th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Riga, Latvia. pp.2161 - 3761 </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2009.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GuessXQ, an inference Web-engine for querying XML documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Xavier Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rangel Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lopes Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INForum 2009 : Simpósio de Informática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.322 - 325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé de flux d'événements dans les réseaux inter-véhiculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zekri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob '09 : 5èmes Journées Fancophones Mbilité et Uiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739268.1739279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query by example approach for XML querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Xavier Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rangel Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alda Lopes Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISA '09 : Workshop on Intelligent Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Povoa De Varzim, Portugal. pp.611-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of sensors data in vehicular ad hoc networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS 2009 : International Conference on COGnitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recommender system for Web services discovery in a distributed registry environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2009 : 4th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venice-Mestre, Italy. pp.418 - 423, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2009.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving learning objects quality with learning styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Enrique Rojas Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT 2008 : 8th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. pp.496 - 497, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2008.279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service discovery in ubiquitous environments : approaches and requirements for context-awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMANTICS4WS 2008 : 3rd International Workshop in Advances in Semantics for Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.516 - 522, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-00328-8_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student learning styles adaptation method based on teaching strategies and electronic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lidia Franzoni Franzoni Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALT '08 : 8th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Santander, Spain. pp.778-782, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2008.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data aggregation in VANETs : the VESPA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Illari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cenerario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCTS 2008 : 1st International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dublin, Ireland. pp.Article No. 13 - </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.MOBIQUITOUS2008.3897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances dans les réseaux ad hoc inter-véhicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cenerario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Illari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob 2008 : Mobilité et Ubiquité 2008 : quatrièmes journées francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint Malo, France. pp.17 - 20, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376971.1376975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Information in an Augmented Campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Wives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. M. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Peter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Learning Technologies, 2008. ICALT '08. Eighth IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, undef, France. pp.712--716, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2008.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VENISE: Content-based Clustering for Data Sharing in Peer-to-Peer Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Bases de Données Avancées, BDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.339-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Entries for Semantic Organization of Peer-to-Peer Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSNW 2004 - First International IFIP Conference on Semantics of a Networked World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.319-320, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30145-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IOTA: a full test information retrieval system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chiaramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Bruandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Kerkouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM conference on research and development in information retrieval.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Pisa, Italy. pp.207--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data integration in cloud environments: requirements, solutions and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NoSQL data models: trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE, pp.93 - 134, 2018, Computer engineering series: databases and big data set, 978-1-78630-364-6. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119528227.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7051,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4545953"/>
+    <w:nsid w:val="B8E88753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7282,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-defude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7637-973X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030971845" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Keto5W4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Benatallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IS.2023.102227" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596462v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Movahedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mohammad Hosseininia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13677-021-00264-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811268v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Sellami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2719054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434317v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Vettor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2016.079627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2441703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.59-78" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxu076" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VGBVPJMQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zekri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MIS-130181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Chan Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBPIM.2014.060602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6138/JIT.2013.14.3.05" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangbing Zhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2012.2237551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536669.2536677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Sakka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35332-1_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Nageba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Ghedira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fayn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SB836MBS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Freddy Duitama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Haidar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPM53251.2021.9576850" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praboda Rajapaksha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farahbakhsh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCCC47392.2019.8958759" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2018.8508534" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedrine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005446103970405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06701-8_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2014.98" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850169v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2013.13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737601v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351499" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tata" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32344-7_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tellez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737675v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2011.165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.52" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333415v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mghirbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedija Arour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Slimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056506v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13971-0_11" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15108-8_13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTDNW7B5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Moalla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hamdi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2010.48" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Rojas Moreno" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.121" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2009.76" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347256v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela da Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Xavier Ferreira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rangel Henriques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739279" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Maamar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2009.68" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393502v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.279" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00328-8_52" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lidia Franzoni Franzoni Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.149" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Illari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenerario" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.MOBIQUITOUS2008.3897" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376975" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731404v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Wives" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. M. de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. de Lima" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2008.15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30145-5_23" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiaramella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bruandet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Kerkouba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119528227.ch4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>