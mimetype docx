--- v1 (2026-03-23)
+++ v2 (2026-05-03)
@@ -17,55 +17,142 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bruno Desachy </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruno Desachyarcchéologueresponsable d'opération AFAN (1987-1994)attaché territorial de conservation du patrimoine  (1994-1997)ingénieur d'étude  (1997-2010)conservateur du patrimoine (2011-2026)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bruno-desachy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-8268-4917</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">080075649</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,100 +179,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la formalisation du traitement des données stratigraphiques en archéologie de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00406241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -195,504 +282,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Journot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2e éd., pp.384, 2020, 9782200626167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du séminaire Gestion de la documentation scientifique et des mobiliers issus des opérations archéologiques dans le cadre de la réglementation actuelle - Bibracte 25-27 septembre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lievaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication Direction de l'architecture et du patrimoine Sous-direction de l'archéologie, de l'ethnologie, de l'inventaire et du système d'information. pp.199, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données du Centre national d'archéologie urbaine : aperçus statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction de l'architecture et du patrimoine - Centre d'archéologie urbaine. 76 p. 40 fig. en annexe, 2007, 978-2-11-097525-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des villes, démarches et exemples en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° spécial 16, pp.272, 1999, Revue archéologique de Picardie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologues et aménageurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gallety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes sur les Réseaux, les Transports, l'Urbanisme et les constructions publiques, Ministère de l'Equipement, des Transports et du Tourisme. 1994, 978-2-11-086779-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -702,5654 +789,5736 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate statistical study of lead isotopic data: proposal of a protocol for provenance determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference "Archaeometallurgy in Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Editions Mergoil, 2021, Monographies lnstrumentum, 978-2-35518-121-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03477904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche microchronologique en archéologie : étude des encroûtements carbonatés en contextes paléolithique et romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Andrieu; Sophie Houdart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La composition du temps. Prédictions, événements, narrations historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Boccard, pp.19-38, 2018, Colloques de la MAE René-Ginouvès (15), 978-2-7018-0567-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoudre des lambeaux de temps - notes sur le raisonnement chronologique en archéologie de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une archéologie Indisciplinée : Réflexions croisées autour de Joëlle Burnouf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe Médiévale (12), éditions Mergoil, pp.79-88, 2018, 978-2-35518-073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple way to formalize the dating of stratigraphic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.365-369, 2015, 978-1-78491-100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les synthèses archéologiques urbaines, un projet en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l'espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.263-276, 2014, Perspectives Villes et Territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02072905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualiser et interroger la composition urbaine par la chrono-chorématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Djament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. LORANS et X. RODIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.263-276, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chapelle épiscopale Saint-Nicolas de Noyon : quelques données historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cathédrale Notre-Dame de Noyon: cinq années de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome XXXIX, pp.232-256, 2011, Mémoires de la Société historique, archéologique et scientifique de Noyon, 978-2-9525087-3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Stratifiant : a simple tool for processing stratigraphic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Museen der Stadt Wien – Stadtarchäologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Congress "Cultural Heritage and New Technologies" held in Vienna, Austria November 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.687-699, 2010, 978-3-200-02112-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hôpitaux dans l'espace urbain : implantation et développement à partir des données du centre national d'archéologie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les établissements hospitaliers en France du Moyen Âge au XIXe siècle: espaces, objets et populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions universitaires de Dijon, pp.53-75, 2010, collection Sociétés, 978-2-915611-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de l'espace urbain - encadré 2 : les &amp;quot;Terres Noires&amp;quot; urbaines du premier Moyen Âge : une remise en cause du regard archéologique sur la ville</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen-Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.199-202, 2009, collection U, 978-2-200-35455-8</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.45-52 et 95-137, 2009, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010454v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">chapitre 3 - Traitement de l'information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archéologie de l'espace urbain - encadré 2 : les &amp;quot;Terres Noires&amp;quot; urbaines du premier Moyen Âge : une remise en cause du regard archéologique sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Burnouf D. Arribet-Deroin B. Desachy F. Journot A. Nissen-Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.37-50, 2009, collection U, 978-2-200-35455-8</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.199-202, 2009, collection U, 978-2-200-35455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010430v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace rural</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">chapitre 3 - Traitement de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Journot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Burnouf D. Arribet-Deroin B. Desachy F. Journot A. Nissen-Jaubert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.45-52 et 95-137, 2009, Collection U</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.37-50, 2009, collection U, 978-2-200-35455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00377529v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topographie chrétienne des cités de la Gaule, des origines au milieu du VIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Province ecclésiastique de Reims (Belgica Secunda) (XIV), De Boccard, pp.77-84, 2006, 978-2-7018-0215-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du terrain au temps archéologique, vers un système d’information stratigraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA. Association pour la promotion et la diffusion des connaissances archéologiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps et espaces de l'homme en société: analyses et modèles spatiaux en archéologie: actes des XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes, 21-23 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-272, 2005, 978-2-904110-40-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatisation des documents d'évaluation du patrimoine archéologique des villes de France - bilan d'étape 2002-2003 : 1.1 Contexte scientifique et méthodologique du projet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’informatique au service de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatisation des documents d'évaluation du patrimoine archéologique des villes de France - bilan d'étape 2002-2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-24, 2004, 2-11-095277-6</w:t>
+              <w:t xml:space="preserve">Méthodes et initiations d'histoire et d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Temps, pp.170-180, 2004, 978-2-84274-290-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996037v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’informatique au service de l’archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Informatisation des documents d'évaluation du patrimoine archéologique des villes de France - bilan d'étape 2002-2003 : 1.1 Contexte scientifique et méthodologique du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Ibañez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre National d'Archéologie Urbaine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes et initiations d'histoire et d'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions du Temps, pp.170-180, 2004, 978-2-84274-290-4</w:t>
+              <w:t xml:space="preserve">Informatisation des documents d'évaluation du patrimoine archéologique des villes de France - bilan d'étape 2002-2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-24, 2004, 2-11-095277-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996056v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres Noires du Collège de France (Paris) : traitement par analyse factorielle des comptages en poids de fragments de matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de la Ville, de l'Urbanisme et des Paysages - CNRS UMS 1835 - Université François Rabelais - Tours. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Sciences de la ville - Terres Noires - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 6 - juin 2000, pp.77-82, 2000, 1296 - 8056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des villes - Démarches et exemples en Picardie : Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des villes - Démarches et exemples en Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue archéologique de Picardie numéro spécial 16, pp.7-10, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des villes - Démarches et exemples en Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue archéologique de Picardie Numéro spécial 16, 171-177 planches XXIII XXIV, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de site archéologique rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes sur les Réseaux, les Transports, l'Urbanisme et les constructions publiques, Ministère de l'Equipement, des Transports et du Tourisme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologues et aménageurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.66/69, 1994, 978-2-11-086779-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opération archéologique de la Place Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'archéologie à Beauvais ou la mémoire d'une ville - catalogue de l'exposition 13 décembre 1994 - 4 mars 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ville de Beauvais, pp.30-36, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts et fouilles archéologiques en site urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes sur les Réseaux, les Transports, l'Urbanisme et les constructions publiques, Ministère de l'Equipement, des Transports et du Tourisme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologues et aménageurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-19, 1994, 2-11-086779-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAVO Centre de Recherche Archéologique de la Vallée de l'Oise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue de l'exposition Archéologie de la vallée de l'Oise - Compiègne et sa région depuis les origines, Centre culturel de Compiègne, 17 janvier - 23 février 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.188-191, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisme, de la période gallo-romaine au Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRAVO Centre de Recherche Archéologique de la Vallée de l'Oise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue de l'exposition Archéologie de la vallée de l'Oise - Compiègne et sa région depuis les origines, Centre culturel de Compiègne, 17 janvier - 23 février 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-187, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Processing of Stratigraphic Graphs: a New Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Djindjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rahtz, S. and K. Lockyear (eds.), CAA90. Computer Applications and Quantitative Methods in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR International Series 565, Tempus Reparatum, Oxford, pp.29-37, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble monumental en milieu rural : Epais-Rhus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des conservateurs des musées d'Ile-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue d'expositions Gallo-romains en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-128, 1984, 2-905-563-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramique et Potiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des conservateurs des musées d'Ile-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue d'expositions Gallo-romains en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-187, 1984, 2-905-563-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site archéologique d’Épiais‑Rhus – Vallangoujard (Val‑d’Oise) ou « l’atout de l’invisibilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03961822v1</w:t>
+                <w:t xml:space="preserve">hal-05600364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet collectif Archéologie du fait urbain (AFU) : un nouvel espace de discussion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 Tome IX (2), pp.142-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.4843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.12209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472864v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient arctic pyro-technologies: Experimental fires to document the impact of animal origin fuels on wood combustion. Journal of Archaeological Science: Reports</w:t>
+                <w:t xml:space="preserve">Le projet collectif Archéologie du fait urbain (AFU) : un nouvel espace de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vanlandeghem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Émilie Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Buonasera</w:t>
+                <w:t xml:space="preserve">Camille Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Lauren</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102414⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901514v1</w:t>
+                <w:t xml:space="preserve">hal-03472864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ancient arctic pyro-technologies: Experimental fires to document the impact of animal origin fuels on wood combustion. Journal of Archaeological Science: Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vanlandeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammy Buonasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Lauren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 33, October 2020, 102414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961829v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique et archéologie en France : les années 1980</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.7936⟩</w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02895080v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Informatique et archéologie en France : les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157-158, pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03961884v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reprise des fouilles de la place Clemenceau : une collaboration entre le service archéologique de la ville de Beauvais, le laboratoire ArScAn et la Société académique de l'Oise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Peineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société académique d'archéologie, sciences et arts du département de l'Oise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, tome XLI, pp.60-69</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, printemps-été 2018 (137), pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03961905v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sooted concretions: A new micro-chronological tool for high temporal resolution archaeology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La reprise des fouilles de la place Clemenceau : une collaboration entre le service archéologique de la ville de Beauvais, le laboratoire ArScAn et la Société académique de l'Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fémolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société académique d'archéologie, sciences et arts du département de l'Oise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, tome XLI, pp.60-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01688222v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From observed successions to quantified time: formalizing the basic steps of chronological reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sooted concretions: A new micro-chronological tool for high temporal resolution archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Multidisciplinary approaches in the definition of high-resolution events to interpret past human behaviour: a new challenge in archaeology, 474 (B), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i2.353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326183v1</w:t>
+                <w:t xml:space="preserve">halshs-01688222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports scientifiques de fouilles programmées et publications de Bibracte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From observed successions to quantified time: formalizing the basic steps of chronological reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 130, pp.58-64. </w:t>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.1960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v5i2.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04036345v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser le raisonnement chronologique et son incertitude en archéologie de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rapports scientifiques de fouilles programmées et publications de Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130, pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881868v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’information archéologique de terrain et fondamentaux de l’enregistrement archéologique: quelques remarques à propos de l’application Stratibase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, supplemento 3, pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne fouille ne saurait mentir ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formaliser le raisonnement chronologique et son incertitude en archéologie de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Systèmes, Modélisation, Géostatistiques, article 597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036109v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche géoarchéologique de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, p. 80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des &amp;quot;terres noires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bonne fouille ne saurait mentir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57, pp.48-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terrain.14315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025612v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les opérations archéologiques aux abords des cathédrales d'après les données du Centre national d'archéologie urbaine.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La question des &amp;quot;terres noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, semestriel 1, p. 22-23</w:t>
+              <w:t xml:space="preserve">Histoire et images médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413673v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Stratifiant, un outil de traitement des données stratigraphiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les opérations archéologiques aux abords des cathédrales d'après les données du Centre national d'archéologie urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Webmapping dans les sciences historiques et archéologiques, Actes du Colloque international (Paris, 3-4 juin 2008) (XIX), pp.187-194</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, semestriel 1, p. 22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996320v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu sur l'atelier d'archéologie urbaine en Picardie (Université de Picardie Jules Verne, le 11 mai 2007, Amiens)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Stratifiant, un outil de traitement des données stratigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, année 2007 (3-4), pp.161-164</w:t>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Webmapping dans les sciences historiques et archéologiques, Actes du Colloque international (Paris, 3-4 juin 2008) (XIX), pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996313v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte archéologique: une mesure de l’activité des archéologues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu sur l'atelier d'archéologie urbaine en Picardie (Université de Picardie Jules Verne, le 11 mai 2007, Amiens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, L'image du mois</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, année 2007 (3-4), pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996097v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mobiliers et de la documentation scientifique : compte rendu de la table ronde de Bibracte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l'archéologie urbaine en Picardie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La carte archéologique: une mesure de l’activité des archéologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gemehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La recherche archéologique en Picardie : Bilans et Perspectives. (3-4), pp.247-267</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'image du mois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996092v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du temps ordonné au temps quantifié : application d'outils mathématiques au modèle d'analyse stratigraphique d'Edward Harris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bilan de l'archéologie urbaine en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gemehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La recherche archéologique en Picardie : Bilans et Perspectives. (3-4), pp.247-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996087v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sériographe EPPM : un outil informatisé de sériation graphique pour tableaux de comptages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du temps ordonné au temps quantifié : application d'outils mathématiques au modèle d'analyse stratigraphique d'Edward Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.2004.2396⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (4), pp.729-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2005.13176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996085v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les sépultures en cercueil du cloître de la cathédrale de Noyon (Oise) : note préliminaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le sériographe EPPM : un outil informatisé de sériation graphique pour tableaux de comptages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Liéveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bulletin de liaison du groupe d'anthropologie et d'archéologie funéraire en Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2004.2396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985682v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'atelier de potiers médiéval à Pont-L'Évêque (Oise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">les sépultures en cercueil du cloître de la cathédrale de Noyon (Oise) : note préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Liéveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">bulletin de liaison du groupe d'anthropologie et d'archéologie funéraire en Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, numéro spécial 2,1998 : Rencontre autour du Cercueil, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981154v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement multidimensionnel (analyse factorielle des correspondances) des poids groupes de céramique du site des Hallettes à Compiègne (Oise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structures d'atelier de potiers médiéval à Pont-L'Évêque (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.1997.1946⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3 (1), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1998.2293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981135v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie, fonction publique territoriale et cadre d'emploi d'attaché de conservation : quelques remarques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traitement multidimensionnel (analyse factorielle des correspondances) des poids groupes de céramique du site des Hallettes à Compiègne (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 13 (1), pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1997.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976162v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des &amp;quot;Terres Noires&amp;quot; sur les sites urbains tardo-antiques et médiévaux: réflexions et propositions méthodologiques à partir de l'exemple des fouilles du Collège de France à Paris</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archéologie, fonction publique territoriale et cadre d'emploi d'attaché de conservation : quelques remarques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, automne 1995 (61), pp.22-29</w:t>
+              <w:t xml:space="preserve">, 1996, automne 1996 (65), pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979702v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l'emploi des anciens diplômés de la MST d'archéologie préventive de Tours : première promotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le problème des &amp;quot;Terres Noires&amp;quot; sur les sites urbains tardo-antiques et médiévaux: réflexions et propositions méthodologiques à partir de l'exemple des fouilles du Collège de France à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, printemps 1993 (51), pp.43-45</w:t>
+              <w:t xml:space="preserve">, 1995, automne 1995 (61), pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976151v1</w:t>
+                <w:t xml:space="preserve">hal-03979702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et mobilier du bas Moyen Age à Pontoise-les-Noyon (Oise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Remarques sur l'emploi des anciens diplômés de la MST d'archéologie préventive de Tours : première promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, printemps 1993 (51), pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333521v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations archéologiques sur un four de tuilier moderne à Genvry (Oise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structure et mobilier du bas Moyen Age à Pontoise-les-Noyon (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 1 (1), pp.143-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.1992.1648⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 3 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1992.1654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333516v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures archéologiques de la place Clemenceau (Hôtel de Ville de Beauvais, Oise)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observations archéologiques sur un four de tuilier moderne à Genvry (Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3 (1), pp.47-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.1991.1623⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 1 (1), pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1992.1648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976084v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site archéologique de Beauvais (Oise) Eléments de présentation topographique et chronologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les structures archéologiques de la place Clemenceau (Hôtel de Ville de Beauvais, Oise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 3 (1), pp.11-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.1991.1621⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 3 (1), pp.47-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1991.1623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333481v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'aide au traitement des données stratigraphiques des sites archéologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site archéologique de Beauvais (Oise) Eléments de présentation topographique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Djindjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/hism.1990.1365⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (1), pp.11-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.1991.1621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333468v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement formalisé des données en archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sur l'aide au traitement des données stratigraphiques des sites archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Djindjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brises - bulletin de recherches sur l'information en sciences économiques, humaine et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 (1), pp.51-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hism.1990.1365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333462v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de &amp;quot;Pottery in the Roman World : an ethnoarchaeological approach&amp;quot;, D.P.S. Peacock, 1982</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le traitement formalisé des données en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, janvier juin 1984 (3), pp.177-181</w:t>
+              <w:t xml:space="preserve">Brises - bulletin de recherches sur l'information en sciences économiques, humaine et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 2/1989 paru 1990, pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03979687v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">compte-rendu de &amp;quot;Pottery in the Roman World : an ethnoarchaeological approach&amp;quot;, D.P.S. Peacock, 1982</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, janvier juin 1984 (3), pp.177-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'habitat gallo-romain à Epiais-Rhus Vallangoujard - premières recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rebour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique du Vexin français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, année 1980 (16), pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6359,124 +6528,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie (Traitement et interprétation). C- Archéologie et nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Djindjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia universalis, Corpus, volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.755-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6486,154 +6655,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fait urbain. Le projet collectif AFU : espace de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales d'Île-de-France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Saint-Denis, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6643,1583 +6812,1583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reprise du mobilier des fouilles anciennes du site d’Epiais-Rhus Vallangoujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séance du Séminaire experimental “Cold Cases"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 - école doctorale ED 112, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question autour de la gestion d’un passif - La reprise du mobilier des fouilles anciennes du site d’Epiais-Rhus Vallangoujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bombled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e JOURNÉES DE RENCONTRE ARCHÉOMUSE – 29 et 30 janvier 2024 - De la fouille au musée, épisode 2 : la gestion du passif des fouilles anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archéomuse, Jan 2024, Épernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perte patrimoniale au prisme de l’archéologie : enjeux scientifiques et juridiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le point de vue des &amp;quot;archives du sol&amp;quot; : la gestion du manque en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La perte patrimoniale : régimes, traces, usages - semaines intensive du 11 au 13 janvier 2023 - Université Paris-Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Guyancourt UVSQ, France</w:t>
+              <w:t xml:space="preserve">L’archivistique des manques - journée d'étude du Master 2 Gestion des archives et de l'archivage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UVSQ - université Paris-Saclay, Mar 2023, Archives nationales - Site de Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090821v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des &amp;quot;archives du sol&amp;quot; : la gestion du manque en archéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Autour de la notion d'unité stratigraphique : pour une formalisation efficace de l'enregistrement stratigraphique prenant en compte la pratique des fouilleurs et les apports des sciences de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archivistique des manques - journée d'étude du Master 2 Gestion des archives et de l'archivage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/d37y-gw34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090120v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la notion d'unité stratigraphique : pour une formalisation efficace de l'enregistrement stratigraphique prenant en compte la pratique des fouilleurs et les apports des sciences de la terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le site archéologique d’Epiais-Rhus - Vallangoujard (Val-d’Oise) ou &amp;quot;l’atout de l’invisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faire parler les silences de l'Histoire : les patrimoines absents - Journée d’étude des élèves conservateurs et conservatrices du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315550v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site archéologique d’Epiais-Rhus - Vallangoujard (Val-d’Oise) ou &amp;quot;l’atout de l’invisibilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La perte patrimoniale au prisme de l’archéologie : enjeux scientifiques et juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire parler les silences de l'Histoire : les patrimoines absents - Journée d’étude des élèves conservateurs et conservatrices du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
+              <w:t xml:space="preserve">La perte patrimoniale : régimes, traces, usages - semaines intensive du 11 au 13 janvier 2023 - Université Paris-Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Guyancourt UVSQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088295v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de l’espace urbain en Gaule IV e -VIII e siècles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">gestion d’imperfection de données temporelles : construction de distributions chronologiques par pas de temps, à partir d’événements de datation imprécise ou de précision hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène urbain dans l'Antiquité tardive et le Haut Moyen Âge (IVe - VIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ArScAn - équipe THEMAM, Oct 2021, Nanterre (UMR 7041 ArScAn), France</w:t>
+              <w:t xml:space="preserve">Atelier "des données aux plateformes géohistoriques en accès libre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Abbaye de Royaumont, (Asnières-sur-Oise, Val d’Oise), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962062v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données d'enregistrement archéologique de terrain : quelques remarques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Fieldwork and new technologies applied to archaeology in Lebanon - Friday 23rd April 2021, 14h-17h</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jwana Chaoud, Mav Haider, Dominique Pieri, Apr 2021, Beyrouth, Université Libanaise, IFPO, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gestion d’imperfection de données temporelles : construction de distributions chronologiques par pas de temps, à partir d’événements de datation imprécise ou de précision hétérogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archéologie de l’espace urbain en Gaule IV e -VIII e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "des données aux plateformes géohistoriques en accès libre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Abbaye de Royaumont, (Asnières-sur-Oise, Val d’Oise), France</w:t>
+              <w:t xml:space="preserve">Le phénomène urbain dans l'Antiquité tardive et le Haut Moyen Âge (IVe - VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ArScAn - équipe THEMAM, Oct 2021, Nanterre (UMR 7041 ArScAn), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090887v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03962062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient artic pyrotechnologies. Experimental fires to document the impact of animal origin fuels on wood combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vanlandeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammy Buonasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Lauren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the Alaska Anthropological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Fairbanks, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologies du Bassin parisien (ABP) : vers une fabrique numérique de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenir compte des imprécisions chronologiques dans les décomptes d'évènements archéologiques par pas de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Feugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tomczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03885656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du temps court : l'approche micro-chronologique en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque international de la MAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chloé Andrieu; Sophie Houdart, Jun 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des données archéologiques, lieu de rencontre de la sémiologie graphique et de l’analyse statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude "Jacques Bertin et le Laboratoire de Graphique : l’héritage de la représentation des données en sciences sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet de recherche Design graphique et recherches en sciences sociales; EHESS, Nov 2017, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03962054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie de l'urbain : éléments de réflexion, de méthode et résultats récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception archéologique de la ville médiévale à travers les données du Centre national d'archéologie urbaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Ibañez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Europe Paris - 2007 L'Europe en Mouvement - On the Road Again -4e Congrès International d'Archéologie Médiévale et Moderne, Du 3 au 8 septembre 2007 à l'Institut National d'Histoire de l'Art - Université Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8229,801 +8398,895 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier SITraDA (Systèmes d’Information et Traitements de Données Archéologiques) : compte rendu 2016 (année universitaire 2015-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1 - Panthéon Sorbonne; École Doctorale d'Archéologie (ED 112); UMR 7041 Arscan. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dembéni (Mayotte) Chantier-école archéologique - Rapport de mission de formation (26 juillet – 31 août 2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association pour les Fouilles Archéologiques Nationales. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuts (oise) « Rue de la Ramée » 60 189 014 AH - Rapport d’évaluation archéologique 20-24 mars 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Simon-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">service régional de l'Archéologie de Picardie. 2000, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dembéni (Mayotte) mission archéologique août -septembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bel-Hamissi Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antufati Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M'Trengoueni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] association pour les fouilles archéologiques nationales. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">analyse statistique et graphique des données archéologiques. Support de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. atelier intensif : analyse statistique et graphique multidimensionnelle des données archéologiques – Nanterre – MAE – 3-7 septembre 2018, Nanterre (UMR 7041 ArScAn), France. 2018, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05539073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SESAM - SEriation Semi Automatique par les Moyennes réciproques pour les tableaux de présence-absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11sbb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nouvelle version 0.4 du stratifiant (prototype pour essais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronophage 0.4 - traitement des données de datation quantifiée, application libre sous LibreOffice Calc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explographe 1.0 - application de traitement graphique de tableaux de données sous LibreOffice Calc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03966957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le Stratifiant – téléchargement et documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9089,51 +9352,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="04B3C419"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9170,51 +9585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406241v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cerruti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guilloteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Iba&#241;ez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen-Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arribet-Deroin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desachy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333503v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7936" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961905v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02326183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i2.353" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Giudicelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1960" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLT0RNTQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413673v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996320v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13176" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2004.2396" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;veaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1998.2293" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1997.1946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976162v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1654" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1648" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1623" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1621" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1365" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193105v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bombled" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gilbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Sauvageot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/d37y-gw34" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895585v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340266v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511430v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel-Hamissi Abdou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antufati Bacar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M'Trengoueni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200479v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11sbb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961896v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-desachy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8268-4917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080075649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406241v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Iba&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen-Jaubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arribet-Deroin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02326183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i2.353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Giudicelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1960" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLT0RNTQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2004.2396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;veaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1998.2293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1997.1946" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1648" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1623" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1365" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bombled" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Sauvageot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/d37y-gw34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel-Hamissi Abdou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antufati Bacar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M'Trengoueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11sbb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>