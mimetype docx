--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1681,307 +1681,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace rural</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie de l'espace urbain - encadré 2 : les &amp;quot;Terres Noires&amp;quot; urbaines du premier Moyen Âge : une remise en cause du regard archéologique sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Burnouf D. Arribet-Deroin B. Desachy F. Journot A. Nissen-Jaubert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.45-52 et 95-137, 2009, Collection U</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.199-202, 2009, collection U, 978-2-200-35455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377529v1</w:t>
+                <w:t xml:space="preserve">hal-04010454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de l'espace urbain - encadré 2 : les &amp;quot;Terres Noires&amp;quot; urbaines du premier Moyen Âge : une remise en cause du regard archéologique sur la ville</w:t>
+                <w:t xml:space="preserve">chapitre 3 - Traitement de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Burnouf D. Arribet-Deroin B. Desachy F. Journot A. Nissen-Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.199-202, 2009, collection U, 978-2-200-35455-8</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.37-50, 2009, collection U, 978-2-200-35455-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010454v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">chapitre 3 - Traitement de l'information</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen-Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.37-50, 2009, collection U, 978-2-200-35455-8</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.45-52 et 95-137, 2009, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010430v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyon</w:t>
               </w:r>
@@ -2990,186 +2990,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble monumental en milieu rural : Epais-Rhus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céramique et Potiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des conservateurs des musées d'Ile-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue d'expositions Gallo-romains en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.127-128, 1984, 2-905-563-00-2</w:t>
+              <w:t xml:space="preserve">, pp.147-187, 1984, 2-905-563-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976133v1</w:t>
+                <w:t xml:space="preserve">hal-03976127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramique et Potiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un ensemble monumental en milieu rural : Epais-Rhus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association des conservateurs des musées d'Ile-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">catalogue d'expositions Gallo-romains en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-187, 1984, 2-905-563-00-2</w:t>
+              <w:t xml:space="preserve">, pp.127-128, 1984, 2-905-563-00-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976127v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3221,51 +3221,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 15</w:t>
+              <w:t xml:space="preserve">, 2026, 15, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7442,217 +7442,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de données d'enregistrement archéologique de terrain : quelques remarques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie de l’espace urbain en Gaule IV e -VIII e siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Fieldwork and new technologies applied to archaeology in Lebanon - Friday 23rd April 2021, 14h-17h</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jwana Chaoud, Mav Haider, Dominique Pieri, Apr 2021, Beyrouth, Université Libanaise, IFPO, Liban</w:t>
+              <w:t xml:space="preserve">Le phénomène urbain dans l'Antiquité tardive et le Haut Moyen Âge (IVe - VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ArScAn - équipe THEMAM, Oct 2021, Nanterre (UMR 7041 ArScAn), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091027v1</w:t>
+                <w:t xml:space="preserve">halshs-03962062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de l’espace urbain en Gaule IV e -VIII e siècles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases de données d'enregistrement archéologique de terrain : quelques remarques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le phénomène urbain dans l'Antiquité tardive et le Haut Moyen Âge (IVe - VIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ArScAn - équipe THEMAM, Oct 2021, Nanterre (UMR 7041 ArScAn), France</w:t>
+              <w:t xml:space="preserve">Webinar Fieldwork and new technologies applied to archaeology in Lebanon - Friday 23rd April 2021, 14h-17h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jwana Chaoud, Mav Haider, Dominique Pieri, Apr 2021, Beyrouth, Université Libanaise, IFPO, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03962062v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient artic pyrotechnologies. Experimental fires to document the impact of animal origin fuels on wood combustion</w:t>
               </w:r>
@@ -9354,51 +9354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B3C419"/>
+    <w:nsid w:val="2DDAD318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9585,51 +9585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-desachy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8268-4917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080075649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406241v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Iba&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen-Jaubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arribet-Deroin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02326183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i2.353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Giudicelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1960" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLT0RNTQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2004.2396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;veaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1998.2293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1997.1946" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1648" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1623" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1365" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bombled" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Sauvageot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/d37y-gw34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel-Hamissi Abdou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antufati Bacar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M'Trengoueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11sbb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-desachy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8268-4917" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080075649" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406241v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lievaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prestreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Guilloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gallety" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03477904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Djament" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023856v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Iba&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen-Jaubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arribet-Deroin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desachy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996133v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Buonasera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lauren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102414" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;molant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.10.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02326183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v5i2.353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036345v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Giudicelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1960" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BLT0RNTQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.14315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2004.2396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Li&#233;veaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1998.2293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1997.1946" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979702v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976151v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1654" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333516v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1992.1648" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1623" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1991.1621" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hism.1990.1365" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333462v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02333435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rebour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bombled" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gilbert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Sauvageot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/d37y-gw34" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090821v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962062v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lorans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091027v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03962054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895585v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Simon-Millot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02340246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel-Hamissi Abdou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antufati Bacar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M'Trengoueni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11sbb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>