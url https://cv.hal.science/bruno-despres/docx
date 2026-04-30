--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Després </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog of Linear Landau Damping in a coupled Vlasov-Euler system for thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.241217082534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete moments models for Vlasov equations with non constant strong magnetic limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-in-time existence of strong solutions to an averaged thick sprays model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881187v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Decomposition Methods with optimized transmission conditions and cross-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Nicolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2482-2507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of thick sprays equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Desvillettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace class properties of the non homogeneous linear Vlasov-Poisson equation in dimension 1+1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.709-742. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness of generalized solutions to hyperbolic systems with linear fluxes and stiff sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ndjinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.653-700. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989162150020X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity equation method for the Navier-Stokes equations applied to uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adela Puscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz Discontinuous Galerkin basis functions for a class of Friedrichs systems coming from linear transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning design of Volume of Fluid schemes for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FUNCTIONAL EQUATION WITH POLYNOMIAL SOLUTIONS AND APPLICATION TO NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome 358 (2020) no. 9-10, pp. 1059-1072, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/CRMATH.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959678v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of sum of squares polynomials from data points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1719-1743. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1273955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946539v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering structure and Landau damping for linearized Vlasov equations with inhomogeneous Boltzmannian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.82 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Structure and Landau Damping for Linearized Vlasov Equations with Inhomogeneous Boltzmannian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2767-2818. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order staggered schemes for compressible hydrodynamics. Weak consistency and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.339-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz discontinuous Galerkin method for Friedrichs systems with linear relaxation: application to the P 1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navier-Stokes hierarchies of reduced MHD models in Tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.329-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions for the plasma at the resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive formulations of resonant Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of uniform convergence for a cell-centered AP discretization of the hyperbolic heat equation on general meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomials with bounds and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MINIMIZATION FORMULATION OF A BI-KINETIC SHEATH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance and long-time asymptotic of the solution to Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (13), pp.1284-1289. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharpening methods for finite volume schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of well-balanced schemes for Friedrichs systems with linear relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 272 (2), pp.440-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080065v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini-Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable explicit coupling of the Yee scheme with a linear current model in fluctuating magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling strategies for compressible - low Mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1045. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820251550027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Momentum preserving cell-centered Lagrangian and Eulerian schemes on arbitrary grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable coupling of the Yee scheme with a linear current model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving schemes on distorted meshes for Friedrichs systems with sti relaxation: application to angular models in linear transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (issue 2), pp 371-398. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-014-9859-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconditionally stable numerical simulations of a new generalized reduced resistive magnetohydrodynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Kumar Malapaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear schemes for the heat equation in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.107-134. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-mesh method for the cell-centered discretization of slide lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.315-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane-wave numerical method for smooth nonconstant coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.1072-1103. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drt030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance of Maxwell's equations in slab geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.623-659. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMETRIZATION OF VLASOV-POISSON EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.2554-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to introduce constraints in cell-centered Lagrangian schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261/262, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving scheme with the maximum principle for the model on distorded meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (11-12), pp.633 - 638. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exceptional points method with application to cell-centered Lagrangian schemes and curved meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of cell-centered compressible Lagrangian methods using subzonal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic preserving schemes for the hyperbolic heat equation on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.springer.com/alert/urltracking.do?id=Lbe18b9M9c40acSaff211f. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-012-0457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD in Tokamaks with general density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1081-1106. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antidissipative Transport Scheme on Unstructured Meshes for Multicomponent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marmajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.30 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Sensitivity Analysis of Repair Algorithms in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrization of dissipative-dispersive traveling waves for systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bethuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet generation and break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.149-176. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/012-1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.177-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled semi-Lagrangian/finite volume scheme to deal with close-packing limit in thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD33 - 33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach of Friedrichs' systems under constraints in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Numerics and Applications of Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well balanced scheme for a transport equation with varying velocity arising in relativistic transfer equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">finite volume for complex applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order accurate Lagrange-remap hydrodynamic schemes on staggered Cartesian grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eulerian and Lagrangian Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">birkhauser. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Parolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit set of Neural Network functions trainable by Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional framework for nonsmooth autodiﬀ with maxpooling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Machine Learning based Volume Of Fluid scheme without explicit interface reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of asymmetric Hermite basis and application to plasma physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computable Lipschitz Bounds for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Voronoï meshes and particle dynamics with shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONVERGENT DEEP LEARNING ALGORITHM FOR APPROXIMATION OF POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of generic two-fluid VOF advection schemes to an arbitrary number of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the PN model for 2D transport of particles with a Trefftz Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF MOLLER WAVE OPERATORS FOR VLASOV EQUATIONS LINEARIZED AROUND BOLTZMANNIAN STATES *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD with general density I: Model and stability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential lagrangian formulation of ideal MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas dynamics scheme for a two moments model of radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Transport Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear finite volume schemes for the heat equation in 1D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane wave numerical method for smooth non constant coeffIcients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for the Helmholtz Equation and Related Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2791, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Methode de decomposition de domaine pour le probleme de Heimhlotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1524, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz, Palaiseau, France. 2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Després </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog of Linear Landau Damping in a coupled Vlasov-Euler system for thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.241217082534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-in-time existence of strong solutions to an averaged thick sprays model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881187v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete moments models for Vlasov equations with non constant strong magnetic limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Decomposition Methods with optimized transmission conditions and cross-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Nicolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2482-2507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of thick sprays equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Desvillettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness of generalized solutions to hyperbolic systems with linear fluxes and stiff sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ndjinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.653-700. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989162150020X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace class properties of the non homogeneous linear Vlasov-Poisson equation in dimension 1+1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.709-742. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity equation method for the Navier-Stokes equations applied to uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adela Puscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz Discontinuous Galerkin basis functions for a class of Friedrichs systems coming from linear transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning design of Volume of Fluid schemes for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FUNCTIONAL EQUATION WITH POLYNOMIAL SOLUTIONS AND APPLICATION TO NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome 358 (2020) no. 9-10, pp. 1059-1072, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/CRMATH.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959678v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of sum of squares polynomials from data points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1719-1743. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1273955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946539v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order staggered schemes for compressible hydrodynamics. Weak consistency and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.339-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Structure and Landau Damping for Linearized Vlasov Equations with Inhomogeneous Boltzmannian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2767-2818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering structure and Landau damping for linearized Vlasov equations with inhomogeneous Boltzmannian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.82 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz discontinuous Galerkin method for Friedrichs systems with linear relaxation: application to the P 1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navier-Stokes hierarchies of reduced MHD models in Tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.329-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive formulations of resonant Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions for the plasma at the resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of uniform convergence for a cell-centered AP discretization of the hyperbolic heat equation on general meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomials with bounds and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharpening methods for finite volume schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance and long-time asymptotic of the solution to Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (13), pp.1284-1289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MINIMIZATION FORMULATION OF A BI-KINETIC SHEATH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of well-balanced schemes for Friedrichs systems with linear relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 272 (2), pp.440-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080065v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini-Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable explicit coupling of the Yee scheme with a linear current model in fluctuating magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving schemes on distorted meshes for Friedrichs systems with sti relaxation: application to angular models in linear transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (issue 2), pp 371-398. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-014-9859-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Momentum preserving cell-centered Lagrangian and Eulerian schemes on arbitrary grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable coupling of the Yee scheme with a linear current model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling strategies for compressible - low Mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1045. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820251550027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear schemes for the heat equation in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.107-134. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconditionally stable numerical simulations of a new generalized reduced resistive magnetohydrodynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Kumar Malapaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance of Maxwell's equations in slab geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.623-659. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane-wave numerical method for smooth nonconstant coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.1072-1103. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drt030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-mesh method for the cell-centered discretization of slide lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.315-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMETRIZATION OF VLASOV-POISSON EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.2554-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to introduce constraints in cell-centered Lagrangian schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261/262, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving scheme with the maximum principle for the model on distorded meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (11-12), pp.633 - 638. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exceptional points method with application to cell-centered Lagrangian schemes and curved meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of cell-centered compressible Lagrangian methods using subzonal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic preserving schemes for the hyperbolic heat equation on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.springer.com/alert/urltracking.do?id=Lbe18b9M9c40acSaff211f. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-012-0457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD in Tokamaks with general density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1081-1106. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antidissipative Transport Scheme on Unstructured Meshes for Multicomponent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marmajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.30 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Sensitivity Analysis of Repair Algorithms in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrization of dissipative-dispersive traveling waves for systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bethuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet generation and break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.149-176. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/012-1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.177-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled semi-Lagrangian/finite volume scheme to deal with close-packing limit in thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD33 - 33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach of Friedrichs' systems under constraints in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Numerics and Applications of Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well balanced scheme for a transport equation with varying velocity arising in relativistic transfer equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">finite volume for complex applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order accurate Lagrange-remap hydrodynamic schemes on staggered Cartesian grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eulerian and Lagrangian Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">birkhauser. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Parolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit set of Neural Network functions trainable by Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional framework for nonsmooth autodiﬀ with maxpooling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Machine Learning based Volume Of Fluid scheme without explicit interface reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of asymmetric Hermite basis and application to plasma physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computable Lipschitz Bounds for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Voronoï meshes and particle dynamics with shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONVERGENT DEEP LEARNING ALGORITHM FOR APPROXIMATION OF POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of generic two-fluid VOF advection schemes to an arbitrary number of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the PN model for 2D transport of particles with a Trefftz Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF MOLLER WAVE OPERATORS FOR VLASOV EQUATIONS LINEARIZED AROUND BOLTZMANNIAN STATES *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD with general density I: Model and stability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential lagrangian formulation of ideal MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas dynamics scheme for a two moments model of radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Transport Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear finite volume schemes for the heat equation in 1D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane wave numerical method for smooth non constant coeffIcients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for the Helmholtz Equation and Related Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2791, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Methode de decomposition de domaine pour le probleme de Heimhlotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1524, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz, Palaiseau, France. 2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fournet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217082534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881187v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Despr&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01964528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447631v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959678v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMATH.124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946539v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1273955" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01985113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00818-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01967344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dakin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625659v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796425v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956573v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307999v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.01.036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080065v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QDVRQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550027X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9859-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Kumar Malapaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWJ7C4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Claisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0457-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA38A9DF9AD3B0421CD7AC0C141D4C1C5B5C7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marmajou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bethuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497591v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846612v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Pintore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04166811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03762185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372279v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127189v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738211v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fournet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217082534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881187v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Despr&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01964528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447631v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959678v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMATH.124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946539v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1273955" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01967344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dakin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00818-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01985113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625659v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796425v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956573v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307999v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.01.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080065v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QDVRQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9859-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550027X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Kumar Malapaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clair" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWJ7C4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Claisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0457-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA38A9DF9AD3B0421CD7AC0C141D4C1C5B5C7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marmajou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bethuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497591v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846612v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Pintore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04166811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03762185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372279v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127189v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738211v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>