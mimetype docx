--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Després </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog of Linear Landau Damping in a coupled Vlasov-Euler system for thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.241217082534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-in-time existence of strong solutions to an averaged thick sprays model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881187v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete moments models for Vlasov equations with non constant strong magnetic limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Decomposition Methods with optimized transmission conditions and cross-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Nicolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2482-2507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of thick sprays equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Desvillettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness of generalized solutions to hyperbolic systems with linear fluxes and stiff sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ndjinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.653-700. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989162150020X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace class properties of the non homogeneous linear Vlasov-Poisson equation in dimension 1+1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.709-742. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity equation method for the Navier-Stokes equations applied to uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adela Puscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz Discontinuous Galerkin basis functions for a class of Friedrichs systems coming from linear transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning design of Volume of Fluid schemes for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FUNCTIONAL EQUATION WITH POLYNOMIAL SOLUTIONS AND APPLICATION TO NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome 358 (2020) no. 9-10, pp. 1059-1072, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/CRMATH.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959678v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of sum of squares polynomials from data points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1719-1743. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1273955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946539v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order staggered schemes for compressible hydrodynamics. Weak consistency and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.339-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Structure and Landau Damping for Linearized Vlasov Equations with Inhomogeneous Boltzmannian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2767-2818. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering structure and Landau damping for linearized Vlasov equations with inhomogeneous Boltzmannian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.82 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz discontinuous Galerkin method for Friedrichs systems with linear relaxation: application to the P 1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navier-Stokes hierarchies of reduced MHD models in Tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.329-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive formulations of resonant Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions for the plasma at the resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of uniform convergence for a cell-centered AP discretization of the hyperbolic heat equation on general meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomials with bounds and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharpening methods for finite volume schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance and long-time asymptotic of the solution to Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (13), pp.1284-1289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MINIMIZATION FORMULATION OF A BI-KINETIC SHEATH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of well-balanced schemes for Friedrichs systems with linear relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 272 (2), pp.440-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080065v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini-Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable explicit coupling of the Yee scheme with a linear current model in fluctuating magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving schemes on distorted meshes for Friedrichs systems with sti relaxation: application to angular models in linear transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (issue 2), pp 371-398. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-014-9859-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Momentum preserving cell-centered Lagrangian and Eulerian schemes on arbitrary grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable coupling of the Yee scheme with a linear current model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling strategies for compressible - low Mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1045. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820251550027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear schemes for the heat equation in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.107-134. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconditionally stable numerical simulations of a new generalized reduced resistive magnetohydrodynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Kumar Malapaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance of Maxwell's equations in slab geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.623-659. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane-wave numerical method for smooth nonconstant coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.1072-1103. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drt030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-mesh method for the cell-centered discretization of slide lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.315-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMETRIZATION OF VLASOV-POISSON EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.2554-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to introduce constraints in cell-centered Lagrangian schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261/262, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving scheme with the maximum principle for the model on distorded meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (11-12), pp.633 - 638. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exceptional points method with application to cell-centered Lagrangian schemes and curved meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of cell-centered compressible Lagrangian methods using subzonal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic preserving schemes for the hyperbolic heat equation on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.springer.com/alert/urltracking.do?id=Lbe18b9M9c40acSaff211f. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-012-0457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD in Tokamaks with general density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1081-1106. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antidissipative Transport Scheme on Unstructured Meshes for Multicomponent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marmajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.30 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Sensitivity Analysis of Repair Algorithms in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrization of dissipative-dispersive traveling waves for systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bethuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet generation and break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.149-176. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/012-1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.177-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled semi-Lagrangian/finite volume scheme to deal with close-packing limit in thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD33 - 33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach of Friedrichs' systems under constraints in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Numerics and Applications of Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well balanced scheme for a transport equation with varying velocity arising in relativistic transfer equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">finite volume for complex applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order accurate Lagrange-remap hydrodynamic schemes on staggered Cartesian grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eulerian and Lagrangian Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">birkhauser. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Parolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit set of Neural Network functions trainable by Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional framework for nonsmooth autodiﬀ with maxpooling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Machine Learning based Volume Of Fluid scheme without explicit interface reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of asymmetric Hermite basis and application to plasma physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computable Lipschitz Bounds for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Voronoï meshes and particle dynamics with shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONVERGENT DEEP LEARNING ALGORITHM FOR APPROXIMATION OF POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of generic two-fluid VOF advection schemes to an arbitrary number of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the PN model for 2D transport of particles with a Trefftz Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF MOLLER WAVE OPERATORS FOR VLASOV EQUATIONS LINEARIZED AROUND BOLTZMANNIAN STATES *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD with general density I: Model and stability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential lagrangian formulation of ideal MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas dynamics scheme for a two moments model of radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Transport Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear finite volume schemes for the heat equation in 1D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane wave numerical method for smooth non constant coeffIcients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for the Helmholtz Equation and Related Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2791, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Methode de decomposition de domaine pour le probleme de Heimhlotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1524, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz, Palaiseau, France. 2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Després </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog of Linear Landau Damping in a coupled Vlasov-Euler system for thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.235-258. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.241217082534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete moments models for Vlasov equations with non constant strong magnetic limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-in-time existence of strong solutions to an averaged thick sprays model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881187v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Domain Decomposition Methods with optimized transmission conditions and cross-points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Nicolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (5), pp.2482-2507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear stability of thick sprays equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Desvillettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace class properties of the non homogeneous linear Vlasov-Poisson equation in dimension 1+1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spectral Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.709-742. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/JST/354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and uniqueness of generalized solutions to hyperbolic systems with linear fluxes and stiff sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Godlewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ndjinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.653-700. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021989162150020X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity equation method for the Navier-Stokes equations applied to uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Adela Puscas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning design of Volume of Fluid schemes for compressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz Discontinuous Galerkin basis functions for a class of Friedrichs systems coming from linear transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A projection algorithm on the set of polynomials with two bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85, pp.1475-1498. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11075-019-00872-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FUNCTIONAL EQUATION WITH POLYNOMIAL SOLUTIONS AND APPLICATION TO NEURAL NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tome 358 (2020) no. 9-10, pp. 1059-1072, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/CRMATH.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959678v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of sum of squares polynomials from data points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (3), pp.1719-1743. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1273955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946539v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering structure and Landau damping for linearized Vlasov equations with inhomogeneous Boltzmannian states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.82 - 92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering Structure and Landau Damping for Linearized Vlasov Equations with Inhomogeneous Boltzmannian States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.2767-2818. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-019-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order staggered schemes for compressible hydrodynamics. Weak consistency and numerical validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.339-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of radio frequency sheath and fast wave coupling on the realistic ion cyclotron resonant antenna surroundings and the outer wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60, pp.035003. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aaa030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trefftz discontinuous Galerkin method for Friedrichs systems with linear relaxation: application to the P 1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navier-Stokes hierarchies of reduced MHD models in Tokamak geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.329-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions for the plasma at the resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lafitte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive formulations of resonant Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of uniform convergence for a cell-centered AP discretization of the hyperbolic heat equation on general meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956573v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomials with bounds and numerical approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307999v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance and long-time asymptotic of the solution to Maxwell's equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 380 (13), pp.1284-1289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2016.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MINIMIZATION FORMULATION OF A BI-KINETIC SHEATH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharpening methods for finite volume schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.hna.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of well-balanced schemes for Friedrichs systems with linear relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 272 (2), pp.440-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080065v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of the solution of x-mode equations around the hybrid resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini-Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Kachanovska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty propagation; intrusive kinetic formulations of scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.980-1013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable explicit coupling of the Yee scheme with a linear current model in fluctuating magnetized plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling strategies for compressible - low Mach number flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.1045. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021820251550027X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic preserving schemes on distorted meshes for Friedrichs systems with sti relaxation: application to angular models in linear transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (issue 2), pp 371-398. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-014-9859-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Momentum preserving cell-centered Lagrangian and Eulerian schemes on arbitrary grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable coupling of the Yee scheme with a linear current model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Heuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 295, pp.24-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconditionally stable numerical simulations of a new generalized reduced resistive magnetohydrodynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Kumar Malapaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear schemes for the heat equation in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.107-134. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-mesh method for the cell-centered discretization of slide lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 269, pp.315-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane-wave numerical method for smooth nonconstant coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (3), pp.1072-1103. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drt030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid resonance of Maxwell's equations in slab geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Weder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.623-659. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpur.2013.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYMETRIZATION OF VLASOV-POISSON EQUATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.2554-2580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear stability of a Vlasov equation for magnetic plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.269 - 290. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2013.6.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to introduce constraints in cell-centered Lagrangian schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 261/262, pp.56-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic preserving scheme with the maximum principle for the model on distorded meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 350 (11-12), pp.633 - 638. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new exceptional points method with application to cell-centered Lagrangian schemes and curved meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Claisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of cell-centered compressible Lagrangian methods using subzonal entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asymptotic preserving schemes for the hyperbolic heat equation on unstructured meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.springer.com/alert/urltracking.do?id=Lbe18b9M9c40acSaff211f. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-012-0457-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD in Tokamaks with general density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (5), pp.1081-1106. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2011078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Equations with FreeFem++: the Grad-Shafranov Equation & the Current Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Deriaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Gostaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.76-94. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antidissipative Transport Scheme on Unstructured Meshes for Multicomponent Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Labourasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marmajou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.30 - 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence and Sensitivity Analysis of Repair Algorithms in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Loubère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Finite Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (1), pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetrization of dissipative-dispersive traveling waves for systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bethuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 200, pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid jet generation and break-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.149-176. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/012-1/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a conservative bifluid model with interpenetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Mazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMA - Lectures in Mathematics and Theoretical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.177-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled semi-Lagrangian/finite volume scheme to deal with close-packing limit in thick sprays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RGD33 - 33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach of Friedrichs' systems under constraints in bounded domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mifsud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory, Numerics and Applications of Hyperbolic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well balanced scheme for a transport equation with varying velocity arising in relativistic transfer equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">finite volume for complex applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order accurate Lagrange-remap hydrodynamic schemes on staggered Cartesian grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA GAMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole polytechnique. pp.328, 2018, 978-2-7302-1675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Eulerian and Lagrangian Conservation Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">birkhauser. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust uncertainty propagation in systems of conservation laws with the entropy closure method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lucor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Poëtte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Uncertainty quantification in computational fluid dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Heidelberg, pp.105-149, 2013, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00885-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trefftz Continuous Galerkin method for Helmholtz problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Galante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Parolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limit set of Neural Network functions trainable by Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional framework for nonsmooth autodiﬀ with maxpooling functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Machine Learning based Volume Of Fluid scheme without explicit interface reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quadratic stability of asymmetric Hermite basis and application to plasma physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiyang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computable Lipschitz Bounds for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Pintore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrangian Voronoï meshes and particle dynamics with shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166811v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONVERGENT DEEP LEARNING ALGORITHM FOR APPROXIMATION OF POLYNOMIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of generic two-fluid VOF advection schemes to an arbitrary number of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ancellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discretization of the PN model for 2D transport of particles with a Trefftz Discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372279v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSTRUCTION OF MOLLER WAVE OPERATORS FOR VLASOV EQUATIONS LINEARIZED AROUND BOLTZMANNIAN STATES *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced resistive MHD with general density I: Model and stability results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Sart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A potential lagrangian formulation of ideal MHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gas dynamics scheme for a two moments model of radiative transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Despres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Transport Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non linear finite volume schemes for the heat equation in 1D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized plane wave numerical method for smooth non constant coeffIcients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Imbert-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for the Helmholtz Equation and Related Optimal Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Benamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2791, INRIA. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Methode de decomposition de domaine pour le probleme de Heimhlotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1524, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Systèmes hyperboliques de lois de conservation ; application à la dynamique des gaz, Palaiseau, France. 2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fournet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217082534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881187v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Despr&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01964528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447631v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959678v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMATH.124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946539v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1273955" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01967344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dakin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00818-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01985113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625659v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796425v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956573v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307999v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.01.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080065v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QDVRQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9859-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550027X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Kumar Malapaka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clair" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWJ7C4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Claisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0457-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA38A9DF9AD3B0421CD7AC0C141D4C1C5B5C7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marmajou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bethuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497591v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846612v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Pintore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04166811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03762185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372279v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127189v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738211v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fournet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.241217082534" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03927990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881187v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03462515v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Despr&#233;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Desvillettes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ndjinga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162150020X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485825v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Fiorini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447631v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01964528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despres" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-019-00872-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02959678v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ancellin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRMATH.124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946539v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1273955" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01985113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-019-00818-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01967344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dakin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Heuraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aaa030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01625659v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796425v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Imbert-G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956573v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3131" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307999v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299323v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Weder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.01.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075646v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2016.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080065v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini-Queiros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01146188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Da Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.03.069" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8QDVRQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Penel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellacherie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251550027X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9859-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Labourasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Heuraux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Kumar Malapaka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013096" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drt030" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2013.10.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGWJ7C4K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Claisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437584v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0457-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA38A9DF9AD3B0421CD7AC0C141D4C1C5B5C7CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437602v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Gostaf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011013" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marmajou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114186v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bethuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Smets" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baranger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-K5C2MVTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461660v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397675v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Po&#235;tte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00885-1_3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7BG0JXJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Galante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Parolin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05497591v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846612v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05149322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Pintore" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04166811v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03762185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483979v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02372279v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Sart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127189v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738211v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073899v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>