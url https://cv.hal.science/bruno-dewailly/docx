--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -283,77 +283,852 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermediate Evaluation Results from Living Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roche-Cerasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costeseque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European commission - DG Research and Innovation. 2023, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final scenarios for multimodal traffic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit Natvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.4 - V.0.3, European Commission - DG Research. 2023, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Final scenarios for multimodal traffic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marit Natvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Marie Stene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European commission - DG Research and Innovation. 2023, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial target vision for multimodal traffic management ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cavagnetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D2.1 - V1.1, European Commission - DG Research. 2022, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial fragmentation and rise in poverty: the conflict context in Saida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conflict Analysis Digest, UNDP; Lebanon Support. 2015, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et conditions socio‐économiques à Al‐Fayhâ’a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Française de Développement; IECD. 2009, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs locaux et décentralisation en période de (re)construction étatique. Les cas du Liban et de la Palestine ; étude comparée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Harb Al-Kak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Khayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'or noir des données de trafic au prisme de la transition : partager pour durer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -369,832 +1144,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema, STRMTG, UGE, Jul 2023, METZ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168507v1</w:t>
-              </w:r>
-[...773 lines deleted...]
-                <w:t xml:space="preserve">halshs-00663479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1376,411 +1376,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Population of Lebanon: the Enigma</w:t>
+                <w:t xml:space="preserve">A Dynamic Yet Unbalanced Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Lebanon. New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.38-39, 2019, 9782351597477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13220⟩</w:t>
+              <w:t xml:space="preserve">, , pp.56-57, 2019, 9782351597477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028318v1</w:t>
+                <w:t xml:space="preserve">hal-04028624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanon and the Gulf Monarchies: An Increased Dependance</w:t>
+                <w:t xml:space="preserve">An Unsustainable Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Lebanon. New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.52-53, 2019, 9782351597477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13236⟩</w:t>
+              <w:t xml:space="preserve">, , pp.58-59, 2019, 9782351597477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028275v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Yet Unbalanced Trade</w:t>
+                <w:t xml:space="preserve">Lebanon and the Gulf Monarchies: An Increased Dependance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Lebanon. New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.56-57, 2019, 9782351597477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13240⟩</w:t>
+              <w:t xml:space="preserve">, , pp.52-53, 2019, 9782351597477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028624v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unsustainable Growth</w:t>
+                <w:t xml:space="preserve">The Population of Lebanon: the Enigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Lebanon. New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.58-59, 2019, 9782351597477. </w:t>
+              <w:t xml:space="preserve">, , pp.38-39, 2019, 9782351597477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.13220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028291v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Migration and the Lebanese Diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Lebanon. New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.42-43, 2019, 9782351597477. </w:t>
@@ -2058,122 +2058,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">لغز السكان في لبنان</w:t>
+                <w:t xml:space="preserve">تبادلات تجارية غير متوازنة ودينامية في آن معًا</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">أطلس لبنان. تحديات جديدة</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.20-21, 2016, 9782351597224. </w:t>
+              <w:t xml:space="preserve">, , 2016, 9782351597224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.11583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.11651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028736v1</w:t>
+                <w:t xml:space="preserve">hal-04028826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">لبنان في إقليمه الأصغر: مستوى تنمية متوسط يخفي فوارق كبيرة</w:t>
               </w:r>
@@ -2235,109 +2222,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">تبادلات تجارية غير متوازنة ودينامية في آن معًا</w:t>
+                <w:t xml:space="preserve">لغز السكان في لبنان</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'IFPO; CNRS - Liban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">أطلس لبنان. تحديات جديدة</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2016, 9782351597224. </w:t>
+              <w:t xml:space="preserve">, , pp.20-21, 2016, 9782351597224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ifpo.11651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.11583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028826v1</w:t>
+                <w:t xml:space="preserve">hal-04028736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations du leadership tripolitain : le cas de Nagib Mikati</w:t>
               </w:r>
@@ -2390,345 +2390,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00663450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice et carte de Beyrouth</w:t>
+                <w:t xml:space="preserve">Notices pays &amp;quot; Irak&amp;quot;, &amp;quot; Jordanie &amp;quot;, &amp;quot; Liban &amp;quot;, &amp;quot; Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost, Laurent Carroué, Sébastien Colin, Olivier Sanmartin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images économique du monde 2012 : géoéconomie-géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.3, 2011</w:t>
+              <w:t xml:space="preserve">Géoéconomie-géopolitique 2012 : Images économiques du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.8, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756963v1</w:t>
+                <w:t xml:space="preserve">halshs-00756961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices pays &amp;quot; Irak&amp;quot;, &amp;quot; Jordanie &amp;quot;, &amp;quot; Liban &amp;quot;, &amp;quot; Syrie</w:t>
+                <w:t xml:space="preserve">Notice et carte de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost, Laurent Carroué, Sébastien Colin, Olivier Sanmartin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoéconomie-géopolitique 2012 : Images économiques du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.8, 2011</w:t>
+              <w:t xml:space="preserve">Images économique du monde 2012 : géoéconomie-géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.3, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00756961v1</w:t>
+                <w:t xml:space="preserve">halshs-00756963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme au Liban : quand l'action ne fait plus système.</w:t>
+                <w:t xml:space="preserve">Les complexes balnéaires privés au Liban. Quels lieux touristiques en émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ovazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berriane Mohamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme des nationaux, tourisme des étrangers : quelles articulations en Méditerranée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Universitaire Européen de Florence, 38 p., 2004</w:t>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de Florence, 31 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00328175v1</w:t>
+                <w:t xml:space="preserve">halshs-00328180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les complexes balnéaires privés au Liban. Quels lieux touristiques en émergence ?</w:t>
+                <w:t xml:space="preserve">Le tourisme au Liban : quand l'action ne fait plus système.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ovazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berriane Mohamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme des nationaux, tourisme des étrangers : quelles articulations en Méditerranée ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Universitaire Européen de Florence, 31 p., 2004</w:t>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de Florence, 38 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00328180v1</w:t>
+                <w:t xml:space="preserve">halshs-00328175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3595,51 +3595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="970B395B"/>
+    <w:nsid w:val="0FC7CC99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3826,51 +3826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-dewailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3022-9207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164202854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dewailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041248v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Qu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Natvig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Marie Stene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavagnetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Harb Al-Kak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Khayat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdeil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13220" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11583" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11639" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11651" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ovazza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUR1501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-dewailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3022-9207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164202854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852159v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dewailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Douet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Qu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roche-Cerasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costeseque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029961v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Natvig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Marie Stene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cavagnetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Karam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Harb Al-Kak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Khayat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13234" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11651" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11639" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.11583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ovazza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.6112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2886" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.2771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOUR1501" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>