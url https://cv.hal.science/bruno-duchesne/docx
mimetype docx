--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,2199 +66,2293 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polish topology of the isometry group of the infinite dimensional hyperbolic space</w:t>
+                <w:t xml:space="preserve">Homeomorphism groups of basilica, rabbit and airplane Julia sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tarocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/GGD/713⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.255-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899304v1</w:t>
+                <w:t xml:space="preserve">hal-05289741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group with Property (T) acting on the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (12), pp.10615-10640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnac136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of infinite dimension orthogonal groups of quadratic forms with finite index</w:t>
+                <w:t xml:space="preserve">The Polish topology of the isometry group of the infinite dimensional hyperbolic space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.633-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/GGD/713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.09803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443110v1</w:t>
+                <w:t xml:space="preserve">hal-02899304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAT(0) cube complexes and inner amenability</w:t>
+                <w:t xml:space="preserve">Representations of infinite dimension orthogonal groups of quadratic forms with finite index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/GGD/601⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1907.09803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066656v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillel Furstenberg et Grigori Margulis reçoivent le prix Abel 2020</w:t>
+                <w:t xml:space="preserve">CAT(0) cube complexes and inner amenability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tucker-Drob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/eh0w-sz25⟩</w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/GGD/601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530129v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of Wazewski dendrite groups</w:t>
+                <w:t xml:space="preserve">Hillel Furstenberg et Grigori Margulis reçoivent le prix Abel 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/eh0w-sz25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jep.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066642v2</w:t>
+                <w:t xml:space="preserve">hal-05530129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new lattice invariant for lattices in totally disconnected locally compact groups</w:t>
+                <w:t xml:space="preserve">Topological properties of Wazewski dendrite groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.431-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11856-020-2072-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01916002v1</w:t>
+                <w:t xml:space="preserve">hal-02066642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaleidoscopic groups: permutation groups constructed from dendrite homeomorphisms</w:t>
+                <w:t xml:space="preserve">A new lattice invariant for lattices in totally disconnected locally compact groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monod</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tucker-Drob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 247 (3), pp.229-274. </w:t>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.539-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/fm702-4-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11856-020-2072-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695772v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of dendrite groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 371 (3), pp.1925-1949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/tran/7347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group actions on dendrites and curves</w:t>
+                <w:t xml:space="preserve">Kaleidoscopic groups: permutation groups constructed from dendrite homeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247 (3), pp.229-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/fm702-4-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359816v2</w:t>
+                <w:t xml:space="preserve">hal-01695772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost algebraic actions of algebraic groups and applications to algebraic representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uri Bader</w:t>
+                <w:t xml:space="preserve">Group actions on dendrites and curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lécureux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups Geom. Dyn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/GGD/413⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (5), pp.2277-2309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230558v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furstenberg maps for CAT(0) targets of finite telescopic dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Almost algebraic actions of algebraic groups and applications to algebraic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uri Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lécureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2014.147⟩</w:t>
+              <w:t xml:space="preserve">Groups Geom. Dyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.705 - 738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/GGD/413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977894v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amenable Invariant Random Subgroups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Furstenberg maps for CAT(0) targets of finite telescopic dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uri Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Phillip Wesolek</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lécureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (1), pp.399-422. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), pp.1723-1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11856-016-1324-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2014.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064474v3</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superrigidity in infinite dimension and finite rank via harmonic maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amenable Invariant Random Subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Wesolek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Israel Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (1), pp.399-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11856-016-1324-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706235v1</w:t>
+                <w:t xml:space="preserve">hal-01064474v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric density for invariant random subgroups of groups acting on CAT(0) spaces</w:t>
+                <w:t xml:space="preserve">Superrigidity in infinite dimension and finite rank via harmonic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lécureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 175 (1), pp.249-256</w:t>
+              <w:t xml:space="preserve">Groups, Geometry, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069111v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite dimensional Riemannian symmetric spaces with fixed-sign curvature operator</w:t>
+                <w:t xml:space="preserve">Geometric density for invariant random subgroups of groups acting on CAT(0) spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Glasner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Lazarovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lécureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geometriae Dedicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175 (1), pp.249-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680969v3</w:t>
+                <w:t xml:space="preserve">hal-01069111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic representations of ergodic actions</w:t>
+                <w:t xml:space="preserve">Infinite dimensional Riemannian symmetric spaces with fixed-sign curvature operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (1), pp.211-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/OWR/2014/16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230563v2</w:t>
+                <w:t xml:space="preserve">hal-00680969v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux grandes avancées autour des nombres premiers</w:t>
+                <w:t xml:space="preserve">Algebraic representations of ergodic actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.957-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2014/16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/bm9m-xq17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05547257v1</w:t>
+                <w:t xml:space="preserve">hal-01230563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infinite dimensional non-positively curved symmetric spaces of finite rank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.1578-1627. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rns093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rns093⟩</w:t>
+                <w:t xml:space="preserve">hal-00831405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux grandes avancées autour des nombres premiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/bm9m-xq17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831405v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nombres premiers et progressions arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/8d63-5434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groups acting on spaces of non-positive curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Group Actions, Volume III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-143, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288346v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The variety of group actions on all algebraic real hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher-Lloyd Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Simplices of Maximal Inradius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher-Lloyd Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeomorphism groups of basilica, rabbit and airplane Julia sets</w:t>
+                <w:t xml:space="preserve">Boundary maps and maximal representations on infinite dimensional Hermitian symmetric spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lecureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Beatrice Pozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2268,100 +2362,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des espaces de Hadamard symétriques de dimension infinie et de rang fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie différentielle [math.DG]. University of Geneva, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00673224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2371,105 +2465,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes, courbure négative et points fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie différentielle [math.DG]. Université de lorraine, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02331407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2616,51 +2710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029466v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac136" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.09803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tucker-Drob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wesolek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/eh0w-sz25" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066642v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-020-2072-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695772v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm702-4-2019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388407v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7347" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359816v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230558v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Bader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;cureux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064474v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1324-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Glasner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Lazarovich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680969v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2929" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230563v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2014/16" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/bm9m-xq17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288346v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tarocchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903007v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Pozzetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tarocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029466v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899304v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/713" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1907.09803" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tucker-Drob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Wesolek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/eh0w-sz25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066642v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-020-2072-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388407v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695772v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/fm702-4-2019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359816v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230558v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Bader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;cureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/GGD/413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2014.147" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064474v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-016-1324-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Glasner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Lazarovich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680969v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2929" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230563v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2014/16" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rns093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/bm9m-xq17" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/8d63-5434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288346v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher-Lloyd Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903007v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Beatrice Pozzetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02331407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>