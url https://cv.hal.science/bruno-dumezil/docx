--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -922,203 +922,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barbares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bayard</w:t>
+                <w:t xml:space="preserve">Epistolaire politique III. Art de la lettre et lettres d’art, Rome-Trieste, École française de Rome-Centro Europeo di Ricerche Medievali, 2016 (Collection de l'Ecole française de Rome 517-Atti 09).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cammarosano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Adrien Bayard, Bruno Dumézil. PUF, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03669834v1</w:t>
+                <w:t xml:space="preserve">halshs-01755815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistolaire politique III. Art de la lettre et lettres d’art, Rome-Trieste, École française de Rome-Centro Europeo di Ricerche Medievali, 2016 (Collection de l'Ecole française de Rome 517-Atti 09).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Cammarosano</w:t>
+                <w:t xml:space="preserve">Les barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Bayard, Bruno Dumézil. PUF, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01755815v1</w:t>
+                <w:t xml:space="preserve">halshs-03669834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reine Brunehaut</w:t>
               </w:r>
@@ -1575,94 +1575,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lestremau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 75 (2), Presses Universitaires de France, pp.249-282, 2020, Quadrige, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 75 (2), Presses Universitaires de France, pp.249-282, 2020, Quadrige</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1682,405 +1673,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-205, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éveil des mers du Nord (fin VIIe-milieu IXe s.) - La Scandinavie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Malbos</w:t>
+                <w:t xml:space="preserve">« L’Angleterre, de la fragmentation à l’unité (VIIe-IXe siècles) » et « Les vikings et l’Angleterre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'Autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-73, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t>
+              <w:t xml:space="preserve">Confrontations, échanges et connaissance de l’autre au nord et à l’est de l’Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02318430v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Angleterre, de la fragmentation à l’unité (VIIe-IXe siècles) » et « Les vikings et l’Angleterre »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éveil des mers du Nord (fin VIIe-milieu IXe s.) - La Scandinavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumézil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lestremau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dumézil; S. Joye; C. Mériaux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confrontations, échanges et connaissance de l’autre au nord et à l’est de l’Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'Autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaiores de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-73, 2017, Didact. Histoire, 978-2-7535-5916-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867299v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration dans la Chrétienté occidentale (Xe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Dumézil; Sylvie Joye; Charles Mériaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontation, échanges et connaissance de l'autre au nord et à l'est de l'Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Rennes, pp.321-346, 2017, 978-2-7535-5916-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01756464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Lettres austrasiennes: dire, cacher, transmettre les informations diplomatiques au haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2096,73 +2087,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations diplomatiques au Moyen Âge. Formes et enjeux. Actes du 41e congrès de la SHMESP, Lyon, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.69-80, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; Grandes migrations &amp;quot; et la construction des identités (IVe-VIe siècles), Problèmes d'Histoire ou d'historiographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2178,51 +2169,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen Âge. 40e congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.33-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2232,65 +2223,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier saint Léger, B. Dumézil (dir.), traduit par le groupe de recherche HagHis, Paris (&amp;quot;La roue à livres&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Joye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01756439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2365,51 +2356,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les barbares au musée », « Ausone », « Basques », « Champs Catalauniques », « Coffret d’Auzon », « Reccopolis », « Sidoine Apollinaire », « Tolbiac (Zülpich) », « Vouillé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2418,111 +2409,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Joye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lerouge-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les barbares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03669887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2669,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lerouge-Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lerouge-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>