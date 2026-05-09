--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -922,203 +922,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistolaire politique III. Art de la lettre et lettres d’art, Rome-Trieste, École française de Rome-Centro Europeo di Ricerche Medievali, 2016 (Collection de l'Ecole française de Rome 517-Atti 09).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Cammarosano</w:t>
+                <w:t xml:space="preserve">Les barbares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrien Bayard, Bruno Dumézil. PUF, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01755815v1</w:t>
+                <w:t xml:space="preserve">halshs-03669834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barbares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bayard</w:t>
+                <w:t xml:space="preserve">Epistolaire politique III. Art de la lettre et lettres d’art, Rome-Trieste, École française de Rome-Centro Europeo di Ricerche Medievali, 2016 (Collection de l'Ecole française de Rome 517-Atti 09).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Cammarosano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Adrien Bayard, Bruno Dumézil. PUF, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03669834v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01755815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reine Brunehaut</w:t>
               </w:r>
@@ -1617,221 +1617,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Coumert</w:t>
+                <w:t xml:space="preserve">« L’Angleterre, de la fragmentation à l’unité (VIIe-IXe siècles) » et « Les vikings et l’Angleterre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Joye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-205, 2017</w:t>
+              <w:t xml:space="preserve">Confrontations, échanges et connaissance de l’autre au nord et à l’est de l’Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548504v1</w:t>
+                <w:t xml:space="preserve">hal-03867299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Angleterre, de la fragmentation à l’unité (VIIe-IXe siècles) » et « Les vikings et l’Angleterre »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lestremau</w:t>
+                <w:t xml:space="preserve">Rome, c’est plié, c’est tout&amp;quot;. La fin de l’empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fl. Besson; J. Breton. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confrontations, échanges et connaissance de l’autre au nord et à l’est de l’Europe de la fin du VIIe siècle au milieu du XIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Kaamelott, un livre d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-205, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867299v1</w:t>
+                <w:t xml:space="preserve">hal-02548504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éveil des mers du Nord (fin VIIe-milieu IXe s.) - La Scandinavie</w:t>
               </w:r>
@@ -1955,51 +1955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration dans la Chrétienté occidentale (Xe-XIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumézil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,51 +2237,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier saint Léger, B. Dumézil (dir.), traduit par le groupe de recherche HagHis, Paris (&amp;quot;La roue à livres&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lerouge-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dum&#233;zil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pavel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Venturelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Desbrest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rozan&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Di Filippo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bayard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lienhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02275095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charle Christophe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilti Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/sciences-politiques-et-geopolitique/leurope-encyclopedie-historique" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02939186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coumert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755815v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cammarosano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ros&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles M&#233;riaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lestremau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03867299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02548504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lebecq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wagner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03669887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lerouge-Cohen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>