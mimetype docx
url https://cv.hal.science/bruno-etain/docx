--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -72,28206 +72,28340 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (212)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (213)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic markers of lithium response in bipolar disorder: optimization of a Methylation-Sensitive High-Resolution Melting assay (MS-HRM) and relevance in combination with clinical factors</w:t>
+                <w:t xml:space="preserve">From non-specific biomarker to targeted action: transdiagnostic and sex-specific drivers of high-CRP status in severe mental illness across the FondaMental Advanced Centers of Expertise (FACE) cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bourdon</w:t>
+                <w:t xml:space="preserve">Tim Rietberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pieter Meysman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 392, pp.120177. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 134, pp.106464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.120177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285314v1</w:t>
+                <w:t xml:space="preserve">hal-05494789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-specific biomarker to targeted action: transdiagnostic and sex-specific drivers of high-CRP status in severe mental illness across the FondaMental Advanced Centers of Expertise (FACE) cohorts</w:t>
+                <w:t xml:space="preserve">Peripheral immune–vascular correlates of suicidal thoughts and behaviors in bipolar disorder and schizophrenia: cross-sectional and prospective analyses from the FACE-BD and FACE-SZ cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Rietberg</w:t>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Wahid Boukouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Meysman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ching-Lien Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 134, pp.106464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106464⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 136, pp.106783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494789v1</w:t>
+                <w:t xml:space="preserve">hal-05611125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the absence of a relationship between inflammation and cognition in a cohort of 1565 individuals with bipolar spectrum disorders: a Bayesian analysis of network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bastelica</w:t>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahid Boukouaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Lien Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 131, pp.106164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbi.2025.106164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the associations between manic symptoms and cognitive performance in bipolar disorders: evidence from a cross-sectional replication study in the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Vidal</w:t>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-026-00420-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Metabolic Syndrome, Obesity, and Cognitive Performances in Individuals With Bipolar Disorders: Cross‐Sectional and Longitudinal Analyses in the FACE ‐ BD Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Palimaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Palimaru</w:t>
+                <w:t xml:space="preserve">Y. Dansou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 153 (2), pp.108-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.70048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAGING OF SUICIDALITY IN BIPOLAR DISORDER: FINDINGS FROM THE FACE-BD COHORT (FondaMental Advanced centre of Expertise for Bipolar Disorders)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic markers of lithium response in bipolar disorder: optimization of a Methylation-Sensitive High-Resolution Melting assay (MS-HRM) and relevance in combination with clinical factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Auxilia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.10068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 392, pp.120177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.120177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185337v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomerase activity and telomere homeostasis in major depressive disorder, schizophrenia and bipolar disorder: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Thurin</w:t>
+                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.04.013⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108297v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for severe psychiatric disorders in bipolar disorders: associations with the clinical and dimensional expression, interactions with childhood maltreatment and mediation models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">STAGING OF SUICIDALITY IN BIPOLAR DISORDER: FINDINGS FROM THE FACE-BD COHORT (FondaMental Advanced centre of Expertise for Bipolar Disorders)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Auxilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Enrico Capuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03466-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.10068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212979v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
+                <w:t xml:space="preserve">Telomerase activity and telomere homeostasis in major depressive disorder, schizophrenia and bipolar disorder: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chabert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johanna Thurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.98-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2025.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546915v1</w:t>
+                <w:t xml:space="preserve">hal-05108297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use disorders in outpatients with bipolar disorder and pain complaints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R Belzeaux</w:t>
+                <w:t xml:space="preserve">O. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.119693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.119693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794215v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium response in bipolar disorder is associated with focal adhesion and PI3K-Akt networks: a multi-omics replication study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nirmala Akula</w:t>
+                <w:t xml:space="preserve">Polygenic risk scores for mood disorders and actigraphy estimates of sleep and circadian rhythms: A preliminary study in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie‐claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-02811-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e14307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.14307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598121v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04690104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic risk scores for mood disorders and actigraphy estimates of sleep and circadian rhythms: A preliminary study in bipolar disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Marie‐claire</w:t>
+                <w:t xml:space="preserve">Incidence and predictors of metabolic syndrome onset in individuals with bipolar disorders: A longitudinal study from the FACE‐BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.14307⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (3), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04690104v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and predictors of metabolic syndrome onset in individuals with bipolar disorders: A longitudinal study from the FACE‐BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Aubin</w:t>
+                <w:t xml:space="preserve">Relationships between cognition, functioning, and quality of life of euthymic patients with bipolar disorder: Structural equation modeling with the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Frileux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13655⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), pp.e78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430801v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased telomere length in a subgroup of young individuals with bipolar disorders: replication in the FACE-BD cohort and association with the shelterin component POT1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium response in bipolar disorder is associated with focal adhesion and PI3K-Akt networks: a multi-omics replication study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luana Spano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">Nirmala Akula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-02824-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14, pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-02811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492634v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genetics of lithium response in bipolar disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased telomere length in a subgroup of young individuals with bipolar disorders: replication in the FACE-BD cohort and association with the shelterin component POT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+                <w:t xml:space="preserve">Apolline Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-024-00341-y⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-02824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778490v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does BioAge identify accelerated aging in individuals with bipolar disorder? An exploratory study in the FACE‐BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie‐claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (6), pp.595-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.13480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamotrigine in mood disorders: Flash survey on prescribing habits and blood tests practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the genetics of lithium response in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmala Akula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Chouchana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-024-00341-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119728v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotine use and non-pathological alcohol use and their relationship to affective symptoms and sleep disturbances in bipolar disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal symptoms of sleepiness and dysfunction predict future suicidal ideation in a French cohort of outpatients (FACE-DR) with treatment resistant depression: A 1-year prospective study about sleep markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stine Holmstul Glastad</w:t>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Ragnhild Aminoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camilla Bakkalia Büchmann</w:t>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 327, pp.236-243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 329, pp.369-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03976709v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term benzodiazepine prescription in treatment-resistant depression: A national FACE-TRD prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicotine use and non-pathological alcohol use and their relationship to affective symptoms and sleep disturbances in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stine Holmstul Glastad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Ragnhild Aminoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
+                <w:t xml:space="preserve">Margrethe Collier Høegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faugere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Stephan</w:t>
+                <w:t xml:space="preserve">Camilla Bakkalia Büchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2023.110779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119754v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03976709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term benzodiazepine prescription in treatment-resistant depression: A national FACE-TRD prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Risch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Pauline Peri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.110779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2023.110779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343891v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and mental health status of former smokers and non‐smokers patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mazda Adli</w:t>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147 (4), pp.373-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04198049v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04165282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mental health status of former smokers and non‐smokers patients with bipolar disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Immunogenetics of lithium response and psychiatric phenotypes in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Herrera-Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Karina Gutiérrez-Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13535⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.rs.3.rs-3068352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3068352/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04165282v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04198049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of early age at onset in bipolar disorder according to distinctive neurodevelopmental pathways: insights from the FACE-BD study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subjects suffering from bipolar disorder taking lithium are less likely to report physical pain: a FACE-BD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefrere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S003329172300020X⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (1), pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.2476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119745v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal symptoms of sleepiness and dysfunction predict future suicidal ideation in a French cohort of outpatients (FACE-DR) with treatment resistant depression: A 1-year prospective study about sleep markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory study of ultraviolet B (UVB) radiation and age of onset of bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Maruani</w:t>
+                <w:t xml:space="preserve">Tasha Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Molière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Godin</w:t>
+                <w:t xml:space="preserve">Eric D Achtyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Martin Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+                <w:t xml:space="preserve">Esen Agaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 329, pp.369-378. </w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.02.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40345-023-00303-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119744v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04165238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of ultraviolet B (UVB) radiation and age of onset of bipolar disorder</w:t>
+                <w:t xml:space="preserve">Definition of early age at onset in bipolar disorder according to distinctive neurodevelopmental pathways: insights from the FACE-BD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bauer</w:t>
+                <w:t xml:space="preserve">Filippo Corponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasha Glenn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Esen Agaoglu</w:t>
+                <w:t xml:space="preserve">Antoine Lefrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-023-00303-w⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (14), pp.6724-6732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S003329172300020X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04165238v1</w:t>
+                <w:t xml:space="preserve">inserm-04119745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping Indices of CYP450 and P-Glycoprotein in Human Volunteers and in Patients Treated with Painkillers or Psychotropic Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Daali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Darnaud</w:t>
+                <w:t xml:space="preserve">Anne-Priscille Trouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04075027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment contributes to the medical morbidity of individuals with bipolar disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">3-year incidence and predictors of metabolic syndrome in schizophrenia in the national FACE-SZ cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291723000922⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.110641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118309v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03890576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-year incidence and predictors of metabolic syndrome in schizophrenia in the national FACE-SZ cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Aouizerate</w:t>
+                <w:t xml:space="preserve">Childhood maltreatment contributes to the medical morbidity of individuals with bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110641⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (15), pp.7341-7349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291723000922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03890576v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with lamotrigine concentration/dose ratio in individuals with bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chouchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Eudes Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73, pp.75-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping Indices of CYP450 and P-Glycoprotein in Human Volunteers and in Patients Treated with Painkillers or Psychotropic Drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Darnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Daali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Darnaud</w:t>
+                <w:t xml:space="preserve">Anne-Priscille Trouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valproate, divalproex, valpromide: Are the differences in indications justified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Palayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Hagenimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158, pp.176-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.114051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03956032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging in bipolar disorders: An exploratory study of six epigenetic clocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
+                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice M Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muktar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115373⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181925v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04165233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score and the involvement of cholinergic and glutamatergic pathways with lithium treatment response in patients with bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muktar Ahmed</w:t>
+                <w:t xml:space="preserve">Accelerated aging in bipolar disorders: An exploratory study of six epigenetic clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02149-1⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 327, pp.115373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04165233v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical characteristics associated with discrepancies between self- and clinician-rated suicidal ideation in patients with bipolar disorder (FACE-BD cohort)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Haffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 321, pp.115055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of pharmacotherapy for bipolar disorder: A GBC survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balwinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Yocum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balwinder Singh</w:t>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Yocum</w:t>
+                <w:t xml:space="preserve">Katherine Burdick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Millett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327 (1), pp.115373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.13366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04198042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed clinical features between eating disorders and types of bipolar disorder: Results from the FondaMental Advanced Centers of Expertise - Bipolar Disorder cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 335, pp.177-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylomic biomarkers of lithium response in bipolar disorder: a clinical utility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marie-Claire</w:t>
+                <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courtin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-023-00296-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04119752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Do clinical guidelines for bipolar disorders adequately address sleep, circadian rhythm, activity and lifestyle problems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lamotrigine in mood disorders: Flash survey on prescribing habits and blood tests practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chouchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibby Flint</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Eudes Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 301, pp.433-436. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.S0013-7006(23)00056-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847203v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular pathophysiology of mood disorders: From the analysis of single molecular layers to multi-omic integration</w:t>
+                <w:t xml:space="preserve">Childhood trauma in bipolar disorder: new targets for future interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
+                <w:t xml:space="preserve">Danielle Hett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Porte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steven Marwaha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110520⟩</w:t>
+              <w:t xml:space="preserve">BJPsych Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.e130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjo.2022.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568945v1</w:t>
+                <w:t xml:space="preserve">inserm-03847097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A network analysis of rest-activity rhythms in young people with emerging bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashlee Grierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Sharon Naismith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Aubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Marlinge</w:t>
+                <w:t xml:space="preserve">Elizabeth Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 296, pp.265-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 305, pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374307v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness in bipolar disorders is associated with specific neurodevelopmental features: results of the BD-FACE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Gene expression of circadian genes and CIART in bipolar disorder: A preliminary case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Mundwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00406-021-01314-3⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, pp.110691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553967v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03914243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta‐analysis of delayed help‐seeking, delayed diagnosis and duration of untreated illness in bipolar disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Scott</w:t>
+                <w:t xml:space="preserve">Telomere length and mitochondrial DNA copy number in bipolar disorder: identification of a subgroup of young individuals with accelerated cellular aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Graham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">G. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13490⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-022-01891-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786735v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes associated with different vaccines in individuals with bipolar disorder and impact on the current COVID-19 pandemic- a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between childhood maltreatment and the clinical course of bipolar disorders: a survival analysis of mood recurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Reininghaus</w:t>
+                <w:t xml:space="preserve">K. M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Manchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessio Squassina</w:t>
+                <w:t xml:space="preserve">J. Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (4), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847268v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of new approaches to exploring illness trajectories and patterns of comorbidity in major mental disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A systematic review and meta‐analysis of delayed help‐seeking, delayed diagnosis and duration of untreated illness in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Yung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eip.13237⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (5), pp.389-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847252v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Functional Impairment in Bipolar Disorder: Results from 13 Cohorts from Seven Countries by The Global Bipolar Cohort Collaborative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes associated with different vaccines in individuals with bipolar disorder and impact on the current COVID-19 pandemic- a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Reininghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Manchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Burdick</w:t>
+                <w:t xml:space="preserve">Nina Dalkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Millett</w:t>
+                <w:t xml:space="preserve">Nina Bonkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yocum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Andreassen</w:t>
+                <w:t xml:space="preserve">Alessio Squassina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13208⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.90-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625156v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of childhood maltreatment on prevalence, onset and persistence of psychiatric comorbidities and suicide attempts in bipolar disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pilot study of new approaches to exploring illness trajectories and patterns of comorbidity in major mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.7⟩</w:t>
+              <w:t xml:space="preserve">Early intervention in psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.926-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eip.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545835v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Actigraphy Dimensions Predict Longitudinal Outcomes in Bipolar Disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of Kidney Function and Accuracy of Kidney Microcysts Detection in Patients Treated With Lithium Salts for Bipolar Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Ferrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jan Scott</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidéline Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Males</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11082204⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.784298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786763v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micah Cearns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 220 (4), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786758v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere length and mitochondrial DNA copy number in bipolar disorder: a sibling study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gard</w:t>
+                <w:t xml:space="preserve">Associations between circadian misalignment and telomere length in BD: an actigraphy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-25. </w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15622975.2022.2131907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40345-022-00260-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798566v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of sleep and circadian rhythms disturbances in individuals at high-risk of developing or with early onset of bipolar disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preventive Medication Patterns in Bipolar Disorder and Their Relationship With Comorbid Substance Use Disorders in a Cross-National Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Melle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joanne Carpenter</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrethe Collier Høegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104585⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.813256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.813256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03847154v1</w:t>
+                <w:t xml:space="preserve">hal-03786756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotypes and circadian rest–activity rhythms in bipolar disorders: a meta‐analysis of self‐ and observer rating scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct medical cost of bipolar disorder: Insights from the FACE-BD longitudinal cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Meyrel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.286-297. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.13122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847299v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylomic Biomarkers of Lithium Response in Bipolar Disorder: A Proof of Transferability Study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MRI‐based kidney radiomic analysis during chronic lithium treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Males</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15020133⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (5), pp.e13756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eci.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806366v1</w:t>
+                <w:t xml:space="preserve">inserm-03847183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood trauma in bipolar disorder: new targets for future interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Hett</w:t>
+                <w:t xml:space="preserve">Methylomic Biomarkers of Lithium Response in Bipolar Disorder: A Proof of Transferability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Marwaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJPsych Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjo.2022.529⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15020133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847097v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network analysis of rest-activity rhythms in young people with emerging bipolar disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sharon Naismith</w:t>
+                <w:t xml:space="preserve">Telomere length and mitochondrial DNA copy number in bipolar disorder: a sibling study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Scott</w:t>
+                <w:t xml:space="preserve">J-L Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 305, pp.220-226. </w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2022.2131907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786786v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of circadian genes and CIART in bipolar disorder: A preliminary case-control study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronotypes and circadian rest–activity rhythms in bipolar disorders: a meta‐analysis of self‐ and observer rating scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Gross</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Meyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110691⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03914243v1</w:t>
+                <w:t xml:space="preserve">inserm-03847299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telomere length and mitochondrial DNA copy number in bipolar disorder: identification of a subgroup of young individuals with accelerated cellular aging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">A systematic review and meta-analysis of sleep and circadian rhythms disturbances in individuals at high-risk of developing or with early onset of bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Miklowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyrel</w:t>
+                <w:t xml:space="preserve">Jacob Crouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hennion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gross</w:t>
+                <w:t xml:space="preserve">Joanne Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-022-01891-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.104585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767733v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between childhood maltreatment and the clinical course of bipolar disorders: a survival analysis of mood recurrences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Loftus</w:t>
+                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach – CORRIGENDUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Cearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13401⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221 (2), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2022.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554884v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Kidney Function and Accuracy of Kidney Microcysts Detection in Patients Treated With Lithium Salts for Bipolar Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Males</w:t>
+                <w:t xml:space="preserve">Which Actigraphy Dimensions Predict Longitudinal Outcomes in Bipolar Disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.784298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.2204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11082204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554513v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI‐based kidney radiomic analysis during chronic lithium treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+                <w:t xml:space="preserve">Predictors of Functional Impairment in Bipolar Disorder: Results from 13 Cohorts from Seven Countries by The Global Bipolar Cohort Collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Burdick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yocum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Altimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Males</w:t>
+                <w:t xml:space="preserve">O. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eci.13756⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.709-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847183v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using polygenic scores and clinical data for bipolar disorder patient stratification and lithium response prediction: machine learning approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Influence of childhood maltreatment on prevalence, onset and persistence of psychiatric comorbidities and suicide attempts in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2022.28⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847149v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between circadian misalignment and telomere length in BD: an actigraphy study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Scott</w:t>
+                <w:t xml:space="preserve">Association between polarity of first episode and solar insolation in bipolar I disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Cheddani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Haymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-022-00260-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160 (7), pp.110982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2022.110982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767739v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventive Medication Patterns in Bipolar Disorder and Their Relationship With Comorbid Substance Use Disorders in a Cross-National Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gard</w:t>
+                <w:t xml:space="preserve">Association between polarity of first episode and solar insolation in bipolar I disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasha Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achtyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esen Agaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.813256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, pp.110982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2022.110982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786756v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct medical cost of bipolar disorder: Insights from the FACE-BD longitudinal cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M’bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.02.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603689v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between polarity of first episode and solar insolation in bipolar I disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do self‐ratings of the Pittsburgh Sleep Quality Index reflect actigraphy recordings of sleep quality or variability? An exploratory study of bipolar disorders versus healthy controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Krane-Gartiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Meyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2022.110982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.e13507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786738v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between polarity of first episode and solar insolation in bipolar I disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+                <w:t xml:space="preserve">Key findings on bipolar disorders from the longitudinal FondaMental Advanced Center of Expertise-Bipolar Disorder (FACE-BD) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 160 (7), pp.110982. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.149-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2022.110982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786752v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623891v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Pain and Emotional Reactivity in Bipolar Disorder: A Prospective FACE-BD Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Nestvogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kappeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M’bailara</w:t>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Cussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.893. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.1145-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11030893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577632v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03709071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do self‐ratings of the Pittsburgh Sleep Quality Index reflect actigraphy recordings of sleep quality or variability? An exploratory study of bipolar disorders versus healthy controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The molecular pathophysiology of mood disorders: From the analysis of single molecular layers to multi-omic integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazigh Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Cherif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13507⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.110520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03847261v1</w:t>
+                <w:t xml:space="preserve">hal-03568945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CADPS functional mutations in patients with bipolar disorder increase the sensitivity to stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handedness in bipolar disorders is associated with specific neurodevelopmental features: results of the BD-FACE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kappeler</w:t>
+                <w:t xml:space="preserve">Jasmina Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Mazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Maciuba</w:t>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.1145-1157. </w:t>
+              <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 272 (5), pp.827-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01151-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00406-021-01314-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03709071v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key findings on bipolar disorders from the longitudinal FondaMental Advanced Center of Expertise-Bipolar Disorder (FACE-BD) cohort</w:t>
+                <w:t xml:space="preserve">Short communication: Do clinical guidelines for bipolar disorders adequately address sleep, circadian rhythm, activity and lifestyle problems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leboyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Llorca</w:t>
+                <w:t xml:space="preserve">Tibby Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Aubin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 307, pp.149-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.053⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 301, pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623891v2</w:t>
+                <w:t xml:space="preserve">inserm-03847203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: Treatment description and complete data for bipolar subtypes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Violent suicide attempt history in elderly patients with bipolar disorder: The role of sex, abdominal obesity, and verbal memory: Results from the FACE-BD cohort (FondaMental Advanced center of Expertise for Bipolar Disorders)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Marlinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.09.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658202v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in seasonal solar insolation are associated with a history of suicide attempts in bipolar I disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esen Agaoglu</w:t>
+                <w:t xml:space="preserve">Characterisation of age and polarity at onset in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes Olde Loohuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Vreeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcquillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-021-00231-7⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219 (6), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2021.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854551v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03827490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive impairments in treatment-resistant depression: Results from the French cohort of outpatients (FACE-DR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O Godin</w:t>
+                <w:t xml:space="preserve">Network of co-expressed circadian genes, childhood maltreatment and sleep quality in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grillault Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Haffen</w:t>
+                <w:t xml:space="preserve">E. Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Yrondi</w:t>
+                <w:t xml:space="preserve">C. Nepost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.100272. </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2021.1903028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590398v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics of bipolar disorders with postpartum depressive onset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make lithium great again – Precisely!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Tebeka</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allan Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Étain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cousins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110225⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411858v1</w:t>
+                <w:t xml:space="preserve">hal-03786909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐alcoholic fatty liver disease in a sample of individuals with bipolar disorders: results from the FACE‐BD cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Loftus</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166629v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using density of antecedent events and trajectory path analysis to investigate family-correlated patterns of onset of bipolar I disorder: a comparison of cohorts from Europe and USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-021-00234-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854548v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Papiol</w:t>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03130374v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of side effects in treatment-resistant depression: role of clinical, socio-demographic and environmental characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bouvard</w:t>
+                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.795666⟩</w:t>
+              <w:t xml:space="preserve">Depression and Anxiety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629974v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood trauma and the severity of past suicide attempts in outpatients with cocaine use disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Trabut</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08897077.2021.1975875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549066v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of age and polarity at onset in bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eli Stahl</w:t>
+                <w:t xml:space="preserve">Genome-wide association study of more than 40,000 bipolar disorder cases provides new insights into the underlying biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Forstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Coombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2021.102⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.817-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-021-00857-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03827490v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network of co-expressed circadian genes, childhood maltreatment and sleep quality in bipolar disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gross</w:t>
+                <w:t xml:space="preserve">Association of polygenic score for major depression with response to lithium in patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2021.1903028⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-020-0689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239600v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03130374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make lithium great again – Precisely!</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Childhood trauma and the severity of past suicide attempts in outpatients with cocaine use disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chrétienneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Trabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13023⟩</w:t>
+              <w:t xml:space="preserve">Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (1), pp.623-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08897077.2021.1975875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786909v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical predictors of recurrences in bipolar disorders type 1 and 2: A FACE-BD longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐alcoholic fatty liver disease in a sample of individuals with bipolar disorders: results from the FACE‐BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.12.041⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141485v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using density of antecedent events and trajectory path analysis to investigate family-correlated patterns of onset of bipolar I disorder: a comparison of cohorts from Europe and USA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Clinical characteristics of bipolar disorders with postpartum depressive onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-021-00234-4⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847288v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">Occurrence of side effects in treatment-resistant depression: role of clinical, socio-demographic and environmental characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.795666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.795666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+                <w:t xml:space="preserve">Childhood Trauma and Perinatal Depression: Data From the IGEDEPP Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+                <w:t xml:space="preserve">Margaux Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mullaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.20m13664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.20m13664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568951v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03847292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between anhedonia and suicidal events in patients with mood disorders: A 3‐year prospective study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Commentary: 20-Year Trends in the Pharmacologic Treatment of Bipolar Disorder by Psychiatrists in Outpatient Care Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depression and Anxiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/da.23072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.592593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.592593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545296v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Trauma and Perinatal Depression: Data From the IGEDEPP Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Mullaert</w:t>
+                <w:t xml:space="preserve">Trajectories of medication adherence in patients with Bipolar Disorder along 2 years-follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4088/JCP.20m13664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282, pp.812-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03847292v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of medication adherence in patients with Bipolar Disorder along 2 years-follow-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mcclung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Lauren Alloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.12.192⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.232-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171247v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: 20-Year Trends in the Pharmacologic Treatment of Bipolar Disorder by Psychiatrists in Outpatient Care Settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Different Approaches to Clinical Phenotyping of Lithium Response: A Proof of Principle Study Employing Genetic Variants of Three Candidate Circadian Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.592593⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph14111072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163412v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Different Approaches to Clinical Phenotyping of Lithium Response: A Proof of Principle Study Employing Genetic Variants of Three Candidate Circadian Genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+                <w:t xml:space="preserve">Psychological Impact of Exposure to the COVID-19 Sanitary Crisis on French Healthcare Workers: Risk Factors and Coping Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Ouhmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph14111072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.701127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568955v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobiological and behavioral mechanisms of circadian rhythm disruption in bipolar disorder: A critical multi‐disciplinary literature review and agenda for future research from the ISBD task force on chronobiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gottlieb</w:t>
+                <w:t xml:space="preserve">Sigrid Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gonzalez</w:t>
+                <w:t xml:space="preserve">Laura Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Mcclung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Alloy</w:t>
+                <w:t xml:space="preserve">Bernhard T Baune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw T Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.13165⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806382v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DRB1 and HLA-DQB1 genetic diversity modulates response to lithium in bipolar affective disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mini review: Recent advances on epigenetic effects of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97140-7⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 761, pp.136116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2021.136116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500675v1</w:t>
+                <w:t xml:space="preserve">hal-03357149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Impact of Exposure to the COVID-19 Sanitary Crisis on French Healthcare Workers: Risk Factors and Coping Strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+                <w:t xml:space="preserve">Childhood maltreatment and metabolic syndrome in bipolar disorders: in search of moderators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Gaube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.701127⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590400v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini review: Recent advances on epigenetic effects of lithium</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: An unsupervised machine learning study, applied to a nationwide bipolar cohort✰</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2021.136116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357149v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and metabolic syndrome in bipolar disorders: in search of moderators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A taxonomy of clinical response to mood stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nierenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105327⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Current Topics in Behavioral Neurosciences, 23 (1), pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278450v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: An unsupervised machine learning study, applied to a nationwide bipolar cohort✰</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbupalam Thalamuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmeraw Amare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.02.036⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01702-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237648v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy of clinical response to mood stabilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of depressed bipolar patients with current suicidal ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Scott</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.12950⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.289-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867420963744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786915v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining schizophrenia and depression polygenic risk scores improves the genetic prediction of lithium response in bipolar disorder patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Frank</w:t>
+                <w:t xml:space="preserve">Pharmacological treatment profiles in the FACE-BD cohort: Treatment description and complete data for bipolar subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brodeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01702-2⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568953v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of depressed bipolar patients with current suicidal ideation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josephine Loftus</w:t>
+                <w:t xml:space="preserve">Cognitive impairments in treatment-resistant depression: Results from the French cohort of outpatients (FACE-DR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Dansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Haffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (3), pp.289-304. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.100272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0004867420963744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185089v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of functioning in bipolar disorders: A longitudinal study in the FondaMental Advanced Centers of Expertise in Bipolar Disorders cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean- Michel Azorin</w:t>
+                <w:t xml:space="preserve">Variations in seasonal solar insolation are associated with a history of suicide attempts in bipolar I disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasha Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Achtyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esen Agaoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867420945796⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-021-00231-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166814v1</w:t>
+                <w:t xml:space="preserve">inserm-03854551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood maltreatment and HPA axis gene expression in bipolar disorders: A gene network analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of common and rare damaging variants in familial forms of bipolar disorder and phenotypic outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Grillault Laroche</w:t>
+                <w:t xml:space="preserve">Orly Wajsbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Curis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Bellivier</w:t>
+                <w:t xml:space="preserve">Caroline Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nepost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindie Courtin</w:t>
+                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.104753. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-0783-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024265v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professionnels de santé face à la pandémie de la maladie à coronavirus (COVID-19) : quels risques pour leur santé mentale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of a serious game to strengthen medication adherence in euthymic patients with bipolar disorder following a psychoeducational programme: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hingray</w:t>
+                <w:t xml:space="preserve">Kathlyne Dupuis Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lemogne</w:t>
+                <w:t xml:space="preserve">Chloé Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yrondi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Brunault</w:t>
+                <w:t xml:space="preserve">Julia Lou Consolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 262, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490531v1</w:t>
+                <w:t xml:space="preserve">hal-03374781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of common and rare damaging variants in familial forms of bipolar disorder and phenotypic outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Corvoisier</w:t>
+                <w:t xml:space="preserve">Minimum clinically important differences for the Functioning Assessment Short Test and a battery of neuropsychological tests in bipolar disorders: results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-0783-0⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Psychiatric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2045796020000566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109217v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a serious game to strengthen medication adherence in euthymic patients with bipolar disorder following a psychoeducational programme: A randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Childhood maltreatment and HPA axis gene expression in bipolar disorders: A gene network analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nepost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.104753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374781v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum clinically important differences for the Functioning Assessment Short Test and a battery of neuropsychological tests in bipolar disorders: results from the FACE-BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Les professionnels de santé face à la pandémie de la maladie à coronavirus (COVID-19) : quels risques pour leur santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Psychiatric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2045796020000566⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (3), pp.S73 - S80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927375v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA methylation signature discriminates between excellent and non-response to lithium in patients with bipolar disorder type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Mundwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ulveling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Moszer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.12239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-69073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02937821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Stout</w:t>
+                <w:t xml:space="preserve">Arthur Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Hozer</w:t>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (5), pp.426 - 433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatric Comorbidities in Bipolar Disorders: An Examination of the Prevalence and Chronology of Onset According to Sex and Bipolar Subtype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 267, pp.258--263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2020.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Measuring the Patient Experience of Mental Health Care: A Systematic and Critical Review of Patient-Reported Experience Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Y Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.07.078⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.2147-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S255264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03032308v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Patient Experience of Mental Health Care: A Systematic and Critical Review of Patient-Reported Experience Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fond</w:t>
+                <w:t xml:space="preserve">Evolution and characteristics of the use of valproate in women of childbearing age with bipolar disorder: Results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Y Zendjidjian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lançon</w:t>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S255264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.963-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2020.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04905913v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allostatic load, emotional hyper‐reactivity, and functioning in individuals with bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroldo Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroldo Dargél</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Brietzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.12927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02612876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring circadian function in bipolar disorders: Empirical and conceptual review of physiological, actigraphic, and self‐report approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gottlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paz Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (7), pp.693-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.12963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unipolar mania: Identification and characterisation of cases in France and the United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nefize Yalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Stokes</w:t>
+                <w:t xml:space="preserve">Tim Mantingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nefize Yalin</w:t>
+                <w:t xml:space="preserve">Alessandro Colasanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashmi Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 263 (7), pp.228-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2019.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal relationships between cognition and functioning over 2 years in euthymic patients with bipolar disorder: a cross-lagged panel model approach with the FACE-BD cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trajectories of functioning in bipolar disorders: A longitudinal study in the FondaMental Advanced Centers of Expertise in Bipolar Disorders cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iréna Cussac</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.2019.180⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (10), pp.985-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867420945796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565997v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which actigraphic variables optimally characterize the sleep-wake cycle of individuals with bipolar disorders? Significant outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Benizri</w:t>
+                <w:t xml:space="preserve">Prevalence and determinants of cognitive impairment in the euthymic phase of bipolar disorders: results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13003⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.519-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291718001186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272467v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation Levels, Cardiovascular Risk, and Functional Impairment in Remitted Bipolar Patients: Clinical Relevance of a Dimensional Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Grant</w:t>
+                <w:t xml:space="preserve">The Patient-Reported Experience Measure for Improving qUality of care in Mental health (PREMIUM) project in France: study protocol for the development and implementation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Zendjidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000493690⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S172100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558220v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and determinants of cognitive impairment in the euthymic phase of bipolar disorders: results from the FACE-BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Selecting reference genes in RT-qPCR based on equivalence tests: a network based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Nepost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291718001186⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.16231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52217-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549189v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patient-Reported Experience Measure for Improving qUality of care in Mental health (PREMIUM) project in France: study protocol for the development and implementation strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S172100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473651v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting reference genes in RT-qPCR based on equivalence tests: a network based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+                <w:t xml:space="preserve">Increased plasma levels of high mobility group box 1 protein in patients with bipolar disorder: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bouaziz-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52217-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 334, pp.576993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2019.576993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032928v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Selecting reference genes in RT-qPCR based on equivalence tests: a network based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calypso Nepost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Grillault Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52217-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316734v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased plasma levels of high mobility group box 1 protein in patients with bipolar disorder: A pilot study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconsideration of the factorial structure of the Barratt Impulsiveness Scale (BIS-11): Assessment of impulsivity in a large population of euthymic bipolar patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Laplanche</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud F. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2019.576993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.203--209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335130v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting reference genes in RT-qPCR based on equivalence tests: a network based approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Laplanche</w:t>
+                <w:t xml:space="preserve">Tobacco smoking and other substance use disorders associated with recurrent suicide attempts in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Melle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ringen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Aminoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52217-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.348 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355149v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of the factorial structure of the Barratt Impulsiveness Scale (BIS-11): Assessment of impulsivity in a large population of euthymic bipolar patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activation Levels, Cardiovascular Risk, and Functional Impairment in Remitted Bipolar Patients: Clinical Relevance of a Dimensional Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroldo a. Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevenn Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soham Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.04.060⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapy and Psychosomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (1), pp.45-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000493690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862220v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco smoking and other substance use disorders associated with recurrent suicide attempts in bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.R. Aminoff</w:t>
+                <w:t xml:space="preserve">Longitudinal relationships between cognition and functioning over 2 years in euthymic patients with bipolar disorder: a cross-lagged panel model approach with the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iréna Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.05.075⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.2019.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484961v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insomnia and hypersomnia in major depressive episode: Prevalence, sociodemographic characteristics and psychiatric comorbidity in a population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Which actigraphic variables optimally characterize the sleep-wake cycle of individuals with bipolar disorders? Significant outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krane-Gartiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nevoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.09.032⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (3), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854542v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study in the general population about sadness to disentangle the continuum from well-being to depressive disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Journal of Affective Disorders, 226, pp.66-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.08.085⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 227, pp.713--720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.11.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02549218v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative meta-analysis finds no evidence of a strong interaction between stress and 5-HTTLPR genotype contributing to the development of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. C. Culverhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. L. Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Anstey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (1), pp.133--142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2017.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium effects on serine-threonine kinases activity: High throughput kinomic profiling of lymphoblastoid cell lines from excellent-responders and non-responders bipolar patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeverson Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savithri Rangarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindie Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15622975.2018.1487078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Polygenic Score for Schizophrenia and HLA Antigen and Inflammation Genes With Response to Lithium in Bipolar Affective Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmeraw Amare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Oliver Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liping Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Papiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), pp.65-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2017.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03854545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Methylation as a Biomarker of Treatment Response Variability in Serious Mental Illnesses: A Systematic Review Focused on Bipolar Disorder, Schizophrenia, and Major Depressive Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charanraj Goud Alladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (10), pp.3026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19103026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Real-World Effectiveness of Group Psychoeducation for Bipolar Disorders: Is Change in Illness Perception a Key Mediator of Benefit?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Boudebesse</w:t>
+                <w:t xml:space="preserve">Analysis of the Influence of microRNAs in Lithium Response in Bipolar Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Forstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.11.072⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754709v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Influence of microRNAs in Lithium Response in Bipolar Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Per Hoffmann</w:t>
+                <w:t xml:space="preserve">Bright Light Therapy in the Morning or at Mid-Day in the Treatment of Non-Seasonal Bipolar Depressive Episodes (LuBi): Study Protocol for a Dose Research Phase I / II Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mountacer Billah El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00207⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.1188-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30773/pi.2018.09.27.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904749v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Integrated Science Approach to Precision Medicine Research Improve Lithium Treatment in Bipolar Disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Light Therapy in the Morning or at Mid-Day in the Treatment of Non-Seasonal Bipolar Depressive Episodes (LuBi): Study Protocol for a Dose Research Phase I / II Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lejoyeux</w:t>
+                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30773/pi.2018.09.27.1⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138 (4), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305951v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional hyper-reactivity and cardiometabolic risk in remitted bipolar patients: a machine learning approach.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Grant</w:t>
+                <w:t xml:space="preserve">Insomnia and hypersomnia in major depressive episode: Prevalence, sociodemographic characteristics and psychiatric comorbidity in a population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323571v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical factors associated with lithium response in bipolar disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
+                <w:t xml:space="preserve">A study in the general population about sadness to disentangle the continuum from well-being to depressive disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tebeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brichant-Petitjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867416664794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Affective Disorders, 226, pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2017.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854484v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment caractériser et traiter les plaintes de sommeil dans les troubles bipolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Micoulaud Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Corréard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+                <w:t xml:space="preserve">I. Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guillot</w:t>
+                <w:t xml:space="preserve">A. Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676202v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Vitamin B6 in Lithium-Associated Tremor: A Case Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar insolation in springtime influences age of onset of bipolar I disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
+                <w:t xml:space="preserve">T. Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Varin</w:t>
+                <w:t xml:space="preserve">M. Alda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fiori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
+                <w:t xml:space="preserve">M. Aleksandrovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000650⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (6), pp.571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854499v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01962050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood trauma and mixed episodes are associated with poor response to lithium in bipolar disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">Efficacy of Vitamin B6 in Lithium-Associated Tremor: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dias Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lajnef</w:t>
+                <w:t xml:space="preserve">Laure Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">Laura Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Geoffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Henry</w:t>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135 (4), pp.319-327. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.267-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acps.12684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/JCP.0000000000000650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854497v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep quality, chronotype and metabolic syndrome components in bipolar disorders during the remission period: Results from the FACE-BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Childhood trauma and mixed episodes are associated with poor response to lithium in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2017.1332071⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (4), pp.319-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753158v1</w:t>
+                <w:t xml:space="preserve">inserm-03854497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep quality and emotional reactivity cluster in bipolar disorders and impact on functioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Azorin</w:t>
+                <w:t xml:space="preserve">Sleep quality, chronotype and metabolic syndrome components in bipolar disorders during the remission period: Results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.1114 - 1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2017.1332071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744630v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between residual depressive symptoms, cognition, and functioning in patients with euthymic bipolar disorder: results from the FACE-BD cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">Outcomes for bipolar patients assessed in the French expert center network: A 2-year follow-up observational study (FondaMental Advanced Centers of Expertise for Bipolar Disorder [FACE-BD])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjp.bp.117.201335⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (8), pp.651 - 660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01621507v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol use disorders are associated with increased affective lability in bipolar disorder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bjella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (43), pp.10389 - 10397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854494v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser et traiter les plaintes de sommeil dans les troubles bipolaires ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Lopez</w:t>
+                <w:t xml:space="preserve">Cross-validation of clinical characteristics and treatment patterns associated with phenotypes for lithium response defined by the Alda scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Poirot</w:t>
+                <w:t xml:space="preserve">Sarah Sportiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brion</w:t>
+                <w:t xml:space="preserve">Clara Brichant-Petit-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.62-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854490v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar insolation in springtime influences age of onset of bipolar I disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Glenn</w:t>
+                <w:t xml:space="preserve">Lithium response in bipolar disorders and core clock genes expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Curis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeverson Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Andreassen</w:t>
+                <w:t xml:space="preserve">Thomas Morvillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12772⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2017.1282174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01962050v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes for bipolar patients assessed in the French expert center network: A 2-year follow-up observational study (FondaMental Advanced Centers of Expertise for Bipolar Disorder [FACE-BD])</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiomania : penser au syndrome maniaque secondaire à une antibiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (8), pp.651 - 660. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.183-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bdi.12539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676283v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiomania : penser au syndrome maniaque secondaire à une antibiothérapie</w:t>
+                <w:t xml:space="preserve">Affective lability mediates the association between childhood trauma and suicide attempts, mixed episodes and co-morbid anxiety disorders in bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legendre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">M. Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), pp.183-186. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.902-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291716003081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03854482v1</w:t>
+                <w:t xml:space="preserve">inserm-03854495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-validation of clinical characteristics and treatment patterns associated with phenotypes for lithium response defined by the Alda scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gard</w:t>
+                <w:t xml:space="preserve">A re-examination of antidepressant treatment-emergent mania in bipolar disorders: evidence of gender differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.08.069⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (5), pp.479-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854493v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium response in bipolar disorders and core clock genes expression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morvillers</w:t>
+                <w:t xml:space="preserve">Hong Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2017.1282174⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (7), pp.5166-5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904765v1</w:t>
+                <w:t xml:space="preserve">inserm-03854486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-examination of antidepressant treatment-emergent mania in bipolar disorders: evidence of gender differences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sleep quality and emotional reactivity cluster in bipolar disorders and impact on functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Kahn</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12728⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.190 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854505v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective lability mediates the association between childhood trauma and suicide attempts, mixed episodes and co-morbid anxiety disorders in bipolar disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Gard</w:t>
+                <w:t xml:space="preserve">Associations between residual depressive symptoms, cognition, and functioning in patients with euthymic bipolar disorder: results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291716003081⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjp.bp.117.201335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854495v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01621507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Bipolar Disorder Vulnerable Gene CHDH at 3p21.1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol use disorders are associated with increased affective lability in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grigoroiu-Serbanescu</w:t>
+                <w:t xml:space="preserve">Trine Vik Lagerberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Ragnhild Aminoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bergen</w:t>
+                <w:t xml:space="preserve">Monica Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bjella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-016-0041-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854486v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Functional Study of a SNAP25 At-Risk Variant for Bipolar Disorder and Schizophrenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Boisgontier</w:t>
+                <w:t xml:space="preserve">Childhood trauma, dimensions of psychopathology and the clinical expression of bipolar disorders: A pathway analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Dumaine</w:t>
+                <w:t xml:space="preserve">J. M. Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1040-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.37--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696803v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood trauma, dimensions of psychopathology and the clinical expression of bipolar disorders: A pathway analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. M. Azorin</w:t>
+                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroldo A Dargél</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Hirakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (8), pp.788 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760382v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional reactivity, functioning, and C-reactive protein alterations in remitted bipolar patients: Clinical relevance of a dimensional approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal Pattern in Bipolar Disorders and Cardio-Vascular Risk Factors: A Study from the FACE-BD Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroldo A Dargél</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
+                <w:t xml:space="preserve">Diane Mahee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867417691850⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.845--854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07420528.2017.1324472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676207v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Pattern in Bipolar Disorders and Cardio-Vascular Risk Factors: A Study from the FACE-BD Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TLR4 gene polymorphism associated with lifetime cigarette smoking in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre A. Geoffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Godin</w:t>
+                <w:t xml:space="preserve">José Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Mahee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Aubin</w:t>
+                <w:t xml:space="preserve">Meriem Bennabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420528.2017.1324472⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305, pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2017.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704125v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR4 gene polymorphism associated with lifetime cigarette smoking in bipolar disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Vorspan</w:t>
+                <w:t xml:space="preserve">Cognitive profiles in euthymic patients with bipolar disorders: results from the FACE-BD cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Bennabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Anne Sophie Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2017.01.021⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854502v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive profiles in euthymic patients with bipolar disorders: results from the FACE-BD cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Affect lability predicts occurrence of suicidal ideation in bipolar patients: a two-year prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Cannavo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.12485⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135 (5), pp.460 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854513v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect lability predicts occurrence of suicidal ideation in bipolar patients: a two-year prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ducasse</w:t>
+                <w:t xml:space="preserve">Association between childhood dimensions of attention deficit hyperactivity disorder and adulthood clinical severity of bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Jaussent</w:t>
+                <w:t xml:space="preserve">M Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillaume</w:t>
+                <w:t xml:space="preserve">J Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Azorin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">C Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12710⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (4), pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867416642021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778330v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between childhood dimensions of attention deficit hyperactivity disorder and adulthood clinical severity of bipolar disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Raust</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0004867416642021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854479v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the association between childhood trauma and psychosis in bipolar disorder: A quasi-dimensional path-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. M'Bailara</w:t>
+                <w:t xml:space="preserve">Neuropsychological functioning, age, and medication adherence in bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Corréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Lou Consoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2016.09.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03854491v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
+                <w:t xml:space="preserve">Clinical factors associated with lithium response in bipolar disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sportiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brichant-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5), pp.524-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0004867416664794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904767v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03854484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early trauma on the sleep quality of euthymic bipolar patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Azorin</w:t>
+                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Heilbronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazda Adli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.07.045⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 387 (10023), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01828896v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online information seeking by patients with bipolar disorder: results from an international multisite survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Ardau</w:t>
+                <w:t xml:space="preserve">Circadian genes and lithium response in bipolar disorders: associations with PPARGC1A (PGC-1 α ) and RORA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. H. Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brichant-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-016-0058-0⟩</w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.660 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03856505v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis Use Disorder Is Associated with Greater Illness Severity in Tobacco Smoking Patients with Bipolar Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. V. Lagerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. A. Andreassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Ringen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 190, pp.286--293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2015.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variants associated with response to lithium treatment in bipolar disorder: a genome-wide association study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazufumi Akiyama</w:t>
+                <w:t xml:space="preserve">Online information seeking by patients with bipolar disorder: results from an international multisite survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Conell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasha Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Ardau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(16)00143-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-016-0058-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607481v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03856505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric genome-wide association study analyses implicate neuronal, immune and histone pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Parikshak N.</w:t>
+                <w:t xml:space="preserve">Effect of early trauma on the sleep quality of euthymic bipolar patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jaussent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.3922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.261 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2016.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548830v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar patients referred to specialized services of care: Not resistant but impaired by sub-syndromal symptoms. Results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroldo Ayub Dargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian and New Zealand Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (10), pp.898-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0004867415585582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of suicide attempt in bipolar patients with severe tobacco dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 183, pp.113--118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to medication is associated with non-planning impulsivity in euthymic bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mazzola-Pomietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 184, pp.60--66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2015.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the Affective Lability Scale (54 and 18-item version) in patients with bipolar disorder, first-degree relatives, and healthy controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bjella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172, pp.375-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between SLC6A4 promoter variants and childhood trauma on the age at onset of bipolar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a A Dargél</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.16301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04685996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright light therapy in seasonal bipolar depressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudebesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’Encéphale, 41 (6), pp.527-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and neuropsychological characteristics of euthymic bipolar patients having a history of severe suicide attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seyller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131 (2), pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.12326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Georgi</w:t>
+                <w:t xml:space="preserve">Psychiatric genome-wide association study analyses implicate neuronal, immune and histone pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O'Dushlaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lee P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parikshak N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.3922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01068813v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
+                <w:t xml:space="preserve">Metabolic Syndrome in a French Cohort of Patients With Bipolar Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1078 - 1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.14m09038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950858v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affect intensity measure in bipolar disorders: A multidimensional approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelic differences between Europeans and Chinese for CREB1 SNPs and their implications in gene expression regulation, hippocampal structure and function and bipolar disorder susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-J Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rietschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">C M Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Raust</w:t>
+                <w:t xml:space="preserve">M Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.12.039⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2013.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02956630v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04685992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep in remitted bipolar disorder: a naturalistic case-control study using actigraphy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Henry</w:t>
+                <w:t xml:space="preserve">Affect intensity measure in bipolar disorders: A multidimensional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 158, pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 157, pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2013.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00986986v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian biomarkers in patients with bipolar disorder: promising putative predictors of lithium response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
+                <w:t xml:space="preserve">Sleep in remitted bipolar disorder: a naturalistic case-control study using actigraphy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2014.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00979772v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00986986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Syndrome in a French Cohort of Patients With Bipolar Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophelia Godin</w:t>
+                <w:t xml:space="preserve">Can the response to mood stabilizers be predicted in bipolar disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Front Biosci (Elite Ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.120-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676385v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic differences between Europeans and Chinese for CREB1 SNPs and their implications in gene expression regulation, hippocampal structure and function and bipolar disorder susceptibility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circadian biomarkers in patients with bipolar disorder: promising putative predictors of lithium response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sportiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04685992v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00979772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the response to mood stabilizers be predicted in bipolar disorder?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association between circadian genes, bipolar disorders and chronotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Front Biosci (Elite Ed)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.807-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2014.906445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950859v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04658916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between circadian genes, bipolar disorders and chronotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Etain</w:t>
+                <w:t xml:space="preserve">Common variant at 16p11.2 conferring risk of psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jamain</w:t>
+                <w:t xml:space="preserve">S de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Milhiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Boudebesse</w:t>
+                <w:t xml:space="preserve">J Costas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Demontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2014.906445⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2012.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04658916v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04685990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common variant at 16p11.2 conferring risk of psychosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Demontis</w:t>
+                <w:t xml:space="preserve">An ASMT variant associated with bipolar disorder influences sleep and circadian rhythms: a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2012.157⟩</w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04685990v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId722" w:history="1">
+                <w:t xml:space="preserve">Common and rare variant analysis in early-onset bipolar disorder vulnerability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Hamdani</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864639v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01068813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features associated with trait-impulsiveness in euthymic bipolar disorder patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Barbara Cochet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (4), pp.278-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00724980v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00811691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (2), pp.136-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811694v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00724982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kleine-Levin syndrome and bipolar disorder: a differential diagnosis of recurrent and resistant depression.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clinical features associated with trait-impulsiveness in euthymic bipolar disorder patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.12119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (3), pp.240-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00950856v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00724980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsideration of bipolar disorder as a developmental disorder: importance of the time of onset.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
+                <w:t xml:space="preserve">[Trouble bipolaire à début précoce : validation par les études de mélange et les biomarqueurs.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.240-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00811691v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00811694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Chronotypes of Bipolar Patients in Remission: Validation of the French Version of the Circadian Type Inventory in the FACE-BD Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.1042-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2013.798330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00724982v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotypes of Bipolar Patients in Remission: Validation of the French Version of the Circadian Type Inventory in the FACE-BD Sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kleine-Levin syndrome and bipolar disorder: a differential diagnosis of recurrent and resistant depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2013.798330⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.899-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956634v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00950856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationship between five psychiatric disorders estimated from genome-wide SNPs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaun M. Purcell</w:t>
+                <w:t xml:space="preserve">Bipolar disorder with seasonal pattern: clinical characteristics and gender influences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Boudebesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2711⟩</w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.1101-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07420528.2013.800091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00864642v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00851213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar disorder with seasonal pattern: clinical characteristics and gender influences.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+                <w:t xml:space="preserve">Genetic relationship between five psychiatric disorders estimated from genome-wide SNPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M. Neale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen V. Faraone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun M. Purcell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07420528.2013.800091⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (9), pp.984-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00851213v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of bipolar disorder: specific or shared with schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schurhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.845-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00951733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Response to Lithium Maintenance Treatment in Bipolar Disorder: A Consortium on Lithium Genetics (ConLiGen) Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Manchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazda Adli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmala Akula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Ardau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e65636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0065636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00864640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The HLA-G low expressor genotype is associated with protection against bipolar disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monojit Debnath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (5), pp.593-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2012.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700452v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00864639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and functional abnormalities of the melatonin biosynthesis pathway in patients with bipolar disorder.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Francelle</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01580143v1</w:t>
+                <w:t xml:space="preserve">inserm-00700452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity according to age at onset in bipolar disorder: a combined positional cloning and candidate gene approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
+                <w:t xml:space="preserve">Genetic and functional abnormalities of the melatonin biosynthesis pathway in patients with bipolar disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Etain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Detelina Grozeva</w:t>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Francelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.32069⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (18), pp.4030-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274192v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01580143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination therapy for manic phases: a critical review of a common practice.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic heterogeneity according to age at onset in bipolar disorder: a combined positional cloning and candidate gene approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lathrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detelina Grozeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159B (6), pp.653--659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.32069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cns.12017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00786653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination therapy for manic phases: a critical review of a common practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.017⟩</w:t>
+              <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (12), pp.957-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cns.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04274208v1</w:t>
+                <w:t xml:space="preserve">inserm-00786653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId802" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study identifies genetic variation in neurocan as a susceptibility factor for bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Mühleisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska A. Degenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mattheisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2011.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00634944v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ways to classify bipolar disorders: going from categorical groups to symptom clusters or dimensions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale genome-wide association analysis of bipolar disorder identifies a new susceptibility locus near ODZ4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Sklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Ripke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura J. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole A. Andreassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Cichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (6), pp.505-11. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.977-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11920-010-0156-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00523741v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00634944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New ways to classify bipolar disorders: going from categorical groups to symptom clusters or dimensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mp.2008.148⟩</w:t>
+              <w:t xml:space="preserve">Current Psychiatry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.505-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11920-010-0156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00499665v1</w:t>
+                <w:t xml:space="preserve">inserm-00523741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential association between childhood emotional abuse and bipolar disorder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A SNAP25 promoter variant is associated with early-onset bipolar disorder and a high expression level in brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jts.20532⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (7), pp.748-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2008.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00497585v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00499665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European collaborative study of early-onset bipolar disorder: Evidence for genetic heterogeneity on 2q14 according to age at onset.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId846" w:history="1">
+                <w:t xml:space="preserve">Preferential association between childhood emotional abuse and bipolar disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcella Rietschel</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.b.31121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.376-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jts.20532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00559668v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reported childhood trauma correlates with schizotypal measures in schizophrenia but not bipolar pedigrees.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">European collaborative study of early-onset bipolar disorder: Evidence for genetic heterogeneity on 2q14 according to age at onset.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Méary</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Rietschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291708003905⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part B: Neuropsychiatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 153B (8), pp.1425-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.b.31121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00368296v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00559668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between the PPP3CC gene, coding for the calcineurin gamma catalytic subunit, and bipolar disorder.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-reported childhood trauma correlates with schizotypal measures in schizophrenia but not bipolar pedigrees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chevalier</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1744-9081-4-2⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3), pp.365-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291708003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00271692v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00368296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for physical anhedonia as a candidate symptom or an endophenotype in bipolar affective disorder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Association between the PPP3CC gene, coding for the calcineurin gamma catalytic subunit, and bipolar disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Schurhoff</w:t>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2007.00413.x⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1744-9081-4-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00133082v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00271692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide scan for genes involved in bipolar affective disorder in 70 European families ascertained through a bipolar type I early-onset proband: supportive evidence for linkage at 3p14.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">No evidence for physical anhedonia as a candidate symptom or an endophenotype in bipolar affective disorder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Margot Albus</w:t>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rousseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schurhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001815⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (7), pp.706-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2007.00413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00132874v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00133082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familial resemblance for executive functions in families of schizophrenic and bipolar patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Szöke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schürhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Golmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Szöke</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 144 (2-3), pp.131-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2005.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00132852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal transmission disequilibrium of the glutamate receptor GRIK2 in schizophrenia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Melke</w:t>
+                <w:t xml:space="preserve">Genome-wide scan for genes involved in bipolar affective disorder in 70 European families ascertained through a bipolar type I early-onset proband: supportive evidence for linkage at 3p14.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Rietschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Albus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200408260-00031⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (7), pp.685-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.mp.4001815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04274193v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00132874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maternal transmission disequilibrium of the glutamate receptor GRIK2 in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Ebstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Segman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (12), pp.1987--1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200408260-00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04274193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anxiety disorders in 318 bipolar patients : prevalence and impact on illness severity and response to mood stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van den Bulke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 64, pp.331-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28281,163 +28415,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substance use disorders in bipolar patients with a painful expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Patoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Psychiatric Association, Mar 2023, Paris, France. pp.S199 - S200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28447,450 +28581,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylomic signature of lithium response in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Budapest (Hungary), France. 67 (S1), pp.S218-S219, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylomic signature of lithium response in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan (Italie), Italy. 3, pp.104279, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nsa.2024.104279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and biological features associated to bipolar disorder with comorbid migraine: results from the FACE-BD cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Patoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélia Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia M'Bailara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Congress of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Psychiatry, 66 (S1), pp.EPP0537, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2023.839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId955" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId956"/>
+      <w:footerReference w:type="default" r:id="rId958"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29037,51 +29171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Thurin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.04.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04690104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hennion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Martinot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie&#8208;claire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oli&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13655" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492634v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lebras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02824-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chouchana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Smati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fontan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03976709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Holmstul Glastad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Ragnhild Aminoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hagen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Collier H&#248;egh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bakkalia B&#252;chmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stephan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110779" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Corponi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefrere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172300020X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.106" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Glenn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Achtyes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esen Agaoglu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-023-00303-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Priscille Trouvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030979" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723000922" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110641" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Fontan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2023.04.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03956032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Palayer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hagenimana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.114051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198042v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balwinder Singh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yocum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burdick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Millett" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13366" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Claire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-023-00296-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibby Flint" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.01.060" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Mallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-021-01314-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786735v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yung" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morgan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13490" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reininghaus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dalkner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bonkat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Squassina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.09.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.13237" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdick" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yocum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Altimus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andreassen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13208" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786763v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082204" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Laplanche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2022.2131907" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miklowitz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Crouse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Carpenter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104585" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847299v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyrel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13122" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806366v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15020133" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847097v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hett" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marwaha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2022.529" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlee Grierson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Naismith" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Scott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03914243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gross" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mundwiller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyrel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hennion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01891-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554513v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Serrano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Males" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.784298" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847183v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beunon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cheddani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13756" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767739v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-022-00260-w" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786756v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Melle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.813256" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603689v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.02.071" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786738v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achtyes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110982" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786752v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Krane-Gartiser" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13507" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623891v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leboyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llorca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellivier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.053" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658202v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107004" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854551v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-021-00231-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590398v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dansou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haffen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yrondi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100272" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411858v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110225" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13239" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03629974v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allauze" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouvard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.795666" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549066v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chr&#233;tienneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2021.1975875" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nepost" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2021.1903028" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786909v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Young" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#201;tain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cousins" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13023" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847288v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-021-00234-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847292v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mullaert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.20m13664" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163412v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Olie" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.592593" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568955v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14111072" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gottlieb" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gonzalez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Alloy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590400v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ouhmad" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.701127" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357149v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.136116" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278450v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gaube" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105327" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786915v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nierenberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12950" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166814v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mazroui" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Azorin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420945796" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024265v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grillault Laroche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Curis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nepost" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104753" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490531v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hingray" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.008" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374781v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathlyne Dupuis Maurin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girod" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lou Consolini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.10.008" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927375v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ehrminger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2045796020000566" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02937821v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69073-0" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037044v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.02.035" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04905913v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y Zendjidjian" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S255264" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612876v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo Darg&#233;l" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brietzke" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12927" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786917v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Murray" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Hidalgo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ritter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12963" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786928v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stokes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefize Yalin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mantingh" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colasanti" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Patel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.11.024" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565997v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;na Cussac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2019.180" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272467v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krane-Gartiser" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nevoret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benizri" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13003" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558220v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo&#160;a. Darg&#233;l" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Saha" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493690" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473651v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S172100" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032928v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Nepost" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laplanche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52217-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335130v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2019.576993" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355149v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484961v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ringen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Aminoff" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.075" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854542v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.09.032" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4357FDXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549218v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.08.085" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP7WVT6R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355790v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Culverhouse" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Saccone" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Horton" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Anstey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.44" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904750v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeverson Moreira" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle No&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savithri Rangarajan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1487078" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904730v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103026" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274201v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00360" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305951v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountacer Billah El Abbassi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30773/pi.2018.09.27.1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854484v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sportiche" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Khan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867416664794" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854499v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Varin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiori" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000650" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854497v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12684" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753158v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2017.1332071" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744630v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azorin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.06.013" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621507v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.117.201335" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854494v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Vik Lagerberg" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.062" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H48H3W5K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854490v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geoffroy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poirot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.06.007" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01962050v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glenn" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alda" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksandrovich" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12772" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676283v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12539" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854482v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legendre" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.06.008" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854493v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brichant-Petit-Jean" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.08.069" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F20234-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904765v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morvillers" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1282174" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854505v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kahn" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12728" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854495v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aas" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291716003081" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G2KRZ02F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760382v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Azorin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2017.07.013" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704125v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mahee" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2017.1324472" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854513v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Cannavo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12485" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778330v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducasse" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussent" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azorin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12710" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854479v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loftus" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raust" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867416642021" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828896v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azorin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.045" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQWX8S9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856505v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Conell" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bauer" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-016-0058-0" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037041v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Lagerberg" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Andreassen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ringen" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.10.023" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989526v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo Ayub Dargel" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867415585582" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989463v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.038" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985796v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mazzola-Pomietto" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Correard" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.05.041" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381705v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.09.003" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278036v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyller" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beziat" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12326" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF7C5BA3E7E3A795C5408E38CD4E163E489A8A54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J41T5D7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986986v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.01.012" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00979772v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676385v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.14m09038" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950859v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950856v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12119" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956634v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nieto" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.798330" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851213v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.800091" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00951733v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schurhoff" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00786653v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12017" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00523741v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-010-0156-0" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497585v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.20532" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368296v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laguerre" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fisher" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291708003905" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271692v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne El Khoury" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-4-2" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133082v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rousseva" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2007.00413.x" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132874v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Albus" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001815" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132852v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alter" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2005.11.013" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672864v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van den Bulke" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737117v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cab&#233;" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.470" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285403v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.468" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285385v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104279" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rietberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05611125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahid Boukouaci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Lien Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106783" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361564v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastelica" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2025.106164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frileux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-026-00420-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Palimaru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leboyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dansou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.70048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie Courtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie-Claire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03466-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185337v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Auxilia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Capuzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.10068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05108297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Thurin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2025.04.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546915v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Icick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cab&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Godin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.119693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04690104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hennion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Martinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Marie&#8208;claire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oli&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Frileux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belzeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1789" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598121v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rosenthal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Adli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Akiyama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmala Akula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02811-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Spano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Lebras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-02824-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Herrera-Rivero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw Amare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-024-00341-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maruani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moli&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Godin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Bennabi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03976709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Holmstul Glastad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Ragnhild Aminoff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hagen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrethe Collier H&#248;egh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bakkalia B&#252;chmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faugere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stephan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110779" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Guti&#233;rrez-Fragoso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbupalam Thalamuthu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3068352/v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343891v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.2476" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bauer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasha Glenn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Achtyes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esen Agaoglu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-023-00303-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Corponi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefrere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003329172300020X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04075027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Daali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Priscille Trouvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030979" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890576v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szoke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Grillault Laroche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723000922" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chouchana" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Fontan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2023.04.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04092093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03956032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Palayer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Hagenimana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Blaise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.114051" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04165233v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmeraw T Amare" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Oliver Schubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice M Fullerton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muktar Ahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02149-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181925v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115373" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Haffen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04198042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balwinder Singh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yocum" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burdick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Millett" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119752v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Claire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-023-00296-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119728v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Smati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Fontan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847097v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marwaha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2022.529" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlee Grierson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Naismith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Scott" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03914243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gross" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mundwiller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110691" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyrel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hennion" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gross" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01891-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grillault Laroche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belzeaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M'Bailara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loftus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13401" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Graham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Yung" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morgan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Reininghaus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Manchia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dalkner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bonkat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Squassina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2021.09.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Loftus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eip.13237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faucon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Serrano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Males" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.784298" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Cearns" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frank" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.28" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-022-00260-w" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786756v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Melle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.813256" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603689v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.02.071" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847183v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beunon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dohan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Cheddani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13756" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15020133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798566v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Laplanche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2022.2131907" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847299v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meyrel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13122" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Miklowitz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Crouse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Carpenter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104585" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2022.55" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ferrand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11082204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yocum" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Altimus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andreassen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13208" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545835v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2022.110982" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786738v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Achtyes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577632v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M&#8217;bailara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Cussac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11030893" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847261v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Krane-Gartiser" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13507" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623891v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leboyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Godin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Llorca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bellivier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.053" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03709071v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sitbon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nestvogel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Maciuba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01151-9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568945v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Mokhtari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Porte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Cherif Ibrahim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110520" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553967v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Mallet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-021-01314-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847203v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibby Flint" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.01.060" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374307v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Aubin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Loftus" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marlinge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.09.097" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03827490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Kalman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Olde Loohuis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vreeker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquillin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stahl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2021.102" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nepost" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2021.1903028" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786909v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Young" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno &#201;tain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cousins" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13023" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-021-00234-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568951v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.13165" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03545296v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Azorin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/da.23072" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854548v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Mullins" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Forstner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O'Connell" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Coombes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coleman" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-021-00857-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03130374v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Clark" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Papiol" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-0689-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549066v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chr&#233;tienneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2021.1975875" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166629v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13239" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411858v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110225" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03629974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allauze" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bouvard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.795666" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03847292v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ray" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mullaert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.20m13664" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163412v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Olie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.592593" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171247v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Lou Consoloni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Perchec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.12.192" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806382v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccarthy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gottlieb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gonzalez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mcclung" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Alloy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568955v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14111072" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590400v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jansen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Ouhmad" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.701127" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500675v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Le Clerc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lombardi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Baune" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97140-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2021.136116" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Gaube" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105327" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03237648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brodeur" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pouchon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.02.036" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786915v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nierenberg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12950" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568953v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01702-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185089v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420963744" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03658202v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107004" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590398v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dansou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haffen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yrondi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100272" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854551v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-021-00231-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109217v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Schmid" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-0783-0" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03374781v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathlyne Dupuis Maurin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Girod" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lou Consolini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.10.008" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927375v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ehrminger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2045796020000566" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024265v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Grillault Laroche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Curis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nepost" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104753" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490531v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hingray" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.04.008" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02937821v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moszer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69073-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037044v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scott" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vorspan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.02.035" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04905913v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Y Zendjidjian" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S255264" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032308v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.07.078" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02612876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo Darg&#233;l" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brietzke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12927" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786917v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Murray" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Hidalgo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ritter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12963" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786928v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stokes" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefize Yalin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mantingh" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colasanti" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Patel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.11.024" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166814v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mazroui" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Azorin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867420945796" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549189v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cannavo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291718001186" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473651v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S172100" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032928v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calypso Nepost" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laplanche" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52217-2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335130v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouaziz-Amar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2019.576993" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355149v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484961v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melle" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ringen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Aminoff" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.05.075" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02558220v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo&#160;a. Darg&#233;l" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soham Saha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493690" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565997v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;na Cussac" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.2019.180" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272467v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krane-Gartiser" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nevoret" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benizri" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13003" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754709v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudebesse" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.11.072" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355790v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Culverhouse" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. L. Saccone" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Horton" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ma" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Anstey" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2017.44" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904750v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeverson Moreira" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle No&#233;" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savithri Rangarajan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1487078" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854545v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2017.3433" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904730v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanraj Goud Alladi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103026" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904749v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reinbold" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hecker" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Fullerton" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hoffmann" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00207" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02305951v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountacer Billah El Abbassi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lejoyeux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30773/pi.2018.09.27.1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274201v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00360" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323571v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Darg&#233;l" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volant" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12901" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854542v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Geoffroy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.09.032" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4357FDXB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02549218v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amad" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2017.08.085" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP7WVT6R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854490v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Geoffroy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Micoulaud Franchi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poirot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brion" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.06.007" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01962050v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glenn" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alda" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aleksandrovich" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12772" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854499v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dias Alves" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Varin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fiori" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Azorin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JCP.0000000000000650" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854497v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajnef" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brichant-Petitjean" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12684" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753158v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2017.1332071" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676283v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12539" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01696803v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boisgontier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine d'Albis" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1040-17.2017" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854493v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sportiche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brichant-Petit-Jean" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.08.069" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35F20234-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904765v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morvillers" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1282174" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854482v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legendre" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.06.008" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854495v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aas" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291716003081" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-G2KRZ02F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854505v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kahn" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12728" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854486v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chang" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Li" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Peng" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoroiu-Serbanescu" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bergen" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0041-x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01744630v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azorin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.06.013" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01621507v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjp.bp.117.201335" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854494v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Vik Lagerberg" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.09.062" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H48H3W5K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760382v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Azorin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2017.07.013" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676207v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo A Darg&#233;l" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Hirakata" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867417691850" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704125v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre A. Geoffroy" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mahee" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420528.2017.1324472" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854502v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oliveira" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bennabi" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2017.01.021" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJ4NFDM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854513v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Cannavo" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12485" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778330v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducasse" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaussent" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azorin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12710" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854479v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lajnef" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Loftus" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henry" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raust" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867416642021" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854491v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.09.022" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676202v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Corr&#233;ard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184313" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03854484v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Khan" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867416664794" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607481v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Heilbronner" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Degenhardt" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(16)00143-4" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904767v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Geoffroy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Zerdazi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12306" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037041v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Lagerberg" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Andreassen" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Ringen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.10.023" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03856505v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Conell" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bauer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Ardau" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-016-0058-0" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828896v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Azorin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2016.07.045" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQWX8S9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01989526v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroldo Ayub Dargel" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0004867415585582" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989463v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.038" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985796v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mazzola-Pomietto" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Correard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.05.041" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685996v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Etain" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrion" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Darg&#233;l" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stertz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16301" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02381705v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Geoffroy" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.09.003" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278036v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyller" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beziat" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12326" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF7C5BA3E7E3A795C5408E38CD4E163E489A8A54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01548830v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Dushlaine" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lee P." TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duncan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parikshak N." TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3922" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676385v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bougerol" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.14m09038" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685992v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Li" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-J Luo" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rietschel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Lewis" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mattheisen" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.37" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956630v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daban" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raymond" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raust" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2013.12.039" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J41T5D7G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986986v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boudebesse" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.01.012" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950859v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00979772v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04658916v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamain" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Milhiet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2014.906445" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04685990v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steinberg" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Jong" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Costas" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Demontis" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2012.157" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950858v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12103" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068813v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Cichon" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. M&#252;hleisen" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Georgi" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104326" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811691v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2013.03.006" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00811694v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956634v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nieto" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.798330" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00950856v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnulf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12119" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851213v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.800091" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864642v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong S. Lee" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ripke" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Neale" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen V. Faraone" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun M. Purcell" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2711" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00951733v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schurhoff" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864640v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Aubry" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065636" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00864639v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monojit Debnath" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamdani" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2012.11.032" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580143v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagan" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Francelle" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds227" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274192v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lathrop" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detelina Grozeva" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.32069" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVTHZ8XK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00786653v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12017" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274208v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Degenhardt" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mattheisen" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Miro" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2011.01.017" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00634944v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sklar" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J. Scott" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Andreassen" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.943" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00523741v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11920-010-0156-0" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00499665v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevalier" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2008.148" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497585v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.20532" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00559668v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Rietschel" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.b.31121" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00368296v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sch&#252;rhoff" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laguerre" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fisher" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M&#233;ary" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291708003905" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00271692v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miot" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne El Khoury" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1744-9081-4-2" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133082v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rousseva" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2007.00413.x" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132852v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sz&#246;ke" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Golmard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alter" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2005.11.013" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00132874v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Maier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Albus" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mp.4001815" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04274193v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bah" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quach" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Ebstein" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Segman" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melke" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200408260-00031" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672864v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van den Bulke" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737117v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cab&#233;" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Patoz" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.470" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285403v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.468" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285385v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nsa.2024.104279" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741503v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/european-psychiatry/article/clinical-and-biological-features-associated-to-bipolar-disorder-with-comorbid-migraine-results-from-the-facebd-cohort/9270650EA9D3516078B6D76DD50227DB" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2023.839" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>