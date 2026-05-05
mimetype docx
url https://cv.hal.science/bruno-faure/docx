--- v1 (2026-03-24)
+++ v2 (2026-05-05)
@@ -168,1738 +168,1747 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+                <w:t xml:space="preserve">Impact of N- Terminal Histidine Methylation on Histidine-Brace Copper(II) Peptide Models of LPMOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
+                <w:t xml:space="preserve">Iris Wehrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Alda Lisa Concia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subhankar Sutradhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270450v1</w:t>
+                <w:t xml:space="preserve">hal-05598978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and antimicrobial activity of Cu(II) and Zn(II) complexes with N,N-bis(4-methoxybenzylidene)ethylenediamine or N-(4-methoxybenzylidene)ethylenediamine Schiff base</w:t>
+                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Ndiolene</w:t>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidiane Diop</w:t>
+                <w:t xml:space="preserve">Sriram Katipamula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Sembene Boye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Achille Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Diasse-Sarr</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5155/eurjchem.16.2.169-177.2651⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (43), pp.39391-39400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151446v1</w:t>
+                <w:t xml:space="preserve">hal-05318786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituting Cyclohexyl with Phenyl at Phosphorus Makes a NiP&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Molecular Catalyst Active for Hydrogen Evolution in Alkaline Conditions at Low Overvoltage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Marchand</w:t>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Artero</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c11615⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), pp.e202500626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318786v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation‐Deformylation Cascade Catalyzed By a Mononuclear Copper Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unimolecular and Bimolecular Pathways in Bidirectional Redox Molecular Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Gomez Pineiro</w:t>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jacob-Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202500626⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c12075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216711v3</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, and antimicrobial activity of Cu(II) and Zn(II) complexes with N,N-bis(4-methoxybenzylidene)ethylenediamine or N-(4-methoxybenzylidene)ethylenediamine Schiff base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ndiolene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
+                <w:t xml:space="preserve">Tidiane Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Decroos</w:t>
+                <w:t xml:space="preserve">Mouhamadou Sembene Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Aminata Diasse-Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5155/eurjchem.16.2.169-177.2651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231361v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LPMO‐like activity of bioinspired copper complexes: from model substrate to extended polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Delgadillo-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Yang</w:t>
+                <w:t xml:space="preserve">Christophe Decroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Christelle Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.e202300933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04105029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
+                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789397v1</w:t>
+                <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Computational Insights of Selective Intramolecular O‐atom Transfer Mediated by Bioinspired Copper Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Ren</w:t>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Ji</w:t>
+                <w:t xml:space="preserve">M. Réglier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Heuzé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e202202206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405996v1</w:t>
+                <w:t xml:space="preserve">hal-03789397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of laccase catalysed oxidations at the surface of magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pieri</w:t>
+                <w:t xml:space="preserve">Hongtao Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
+                <w:t xml:space="preserve">Karine Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (75), pp.11106-11109. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.111963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961657v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hautier</w:t>
+                <w:t xml:space="preserve">Cyril Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carvalho</w:t>
+                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Valensin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (75), pp.11106-11109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106690v1</w:t>
+                <w:t xml:space="preserve">hal-02961657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+                <w:t xml:space="preserve">The role of methylation in the copper( ii ) coordination properties of a His-containing decapeptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">Alexandre Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+                <w:t xml:space="preserve">Tiago Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Daniela Valensin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (5), pp.1859-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt05037f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+                <w:t xml:space="preserve">hal-02106690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Massin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771136v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Structural and Computational Study of a Tetranuclear Copper Complex Displaying Carbonyl-π Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (47), pp.5039-5046. </w:t>
@@ -1931,712 +1940,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20-21, pp.2259-2266</w:t>
+              <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948729v1</w:t>
+                <w:t xml:space="preserve">hal-01771136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
+                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Isaac</w:t>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20-21, pp.2259-2266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01639590v1</w:t>
+                <w:t xml:space="preserve">hal-01948729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+                <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01475484v1</w:t>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oxidative DNA Cleavage Promoted by a Phenoxyl-Radical Copper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesea Cuzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
+              <w:t xml:space="preserve">, 2016, 2016 (36), pp.5575 - 5584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201601001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475430v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of dinuclear copper(II) complexes towards melanoma cells: Correlation with its stability, tyrosinase mimicking and nuclease activity</w:t>
               </w:r>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Sumie Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie M Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.49 - 58. </w:t>
@@ -2750,859 +2750,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of a Dinuclear Copper Complex Bearing a Hydrophobic Cavity as a Model for Copper-Containing Monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
+                <w:t xml:space="preserve">Olivier Schicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Speier</w:t>
+                <w:t xml:space="preserve">Yannick Carissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Surducan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Ariane Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (21), pp.3512 - 3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475440v1</w:t>
+                <w:t xml:space="preserve">hal-01475430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
+                <w:t xml:space="preserve">Comparison of heme and nonheme iron-based 1-aminocyclopropane-1-carboxylic acid oxidase mimics: kinetic, mechanistic and computational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+                <w:t xml:space="preserve">Dóra Lakk-Bogáth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Schneider</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gábor Speier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Surducan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.2075 - 2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra08762c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475415v1</w:t>
+                <w:t xml:space="preserve">hal-01475440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laccases as palladium oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Mekmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2), pp.1247 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sc02564d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091417v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Catalysed and Highly Stereoselective Convergent and Nonconvergent Rearrangements of Menthone Enol Acetate Epoxides: Easy Access to the Four α-Hydroxymenthone Stereoisomers</w:t>
+                <w:t xml:space="preserve">Visible Light-Driven O 2 Reduction by a Porphyrin–Laccase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+                <w:t xml:space="preserve">Igor Sazanovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Alphand</w:t>
+                <w:t xml:space="preserve">Maria Chrisanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Archelas</w:t>
+                <w:t xml:space="preserve">Milan Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3095-3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja309969s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398482v1</w:t>
+                <w:t xml:space="preserve">hal-02091417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binuclear copper(II) complexes 1: Synthesis, characterization and evaluation of a new complex in phosphatase-like activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jalila Simaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 391, pp.189-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2012.04.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silica-Catalysed and Highly Stereoselective Convergent and Nonconvergent Rearrangements of Menthone Enol Acetate Epoxides: Easy Access to the Four α-Hydroxymenthone Stereoisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valère Naubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Archelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Binding of 2-Hydroxypyridine- N -oxide on Dicopper(II) Centers: Insights into Tyrosinase Inhibition Mechanism by Transition-State Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic901593x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3670,51 +3816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6B200BD"/>
+    <w:nsid w:val="23E057C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3901,51 +4047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2117-8310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057565295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4582-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ndiolene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sembene Boye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diasse-Sarr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5155/eurjchem.16.2.169-177.2651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2117-8310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057565295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4582-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05598978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Wehrung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lisa Concia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Sutradhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacob-Villedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Katipamula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c11615" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216711v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Gomez Pineiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500626" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ndiolene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Sembene Boye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Diasse-Sarr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5155/eurjchem.16.2.169-177.2651" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Delgadillo-Ruiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decroos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03789397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heuz&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111963" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carvalho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Valensin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt05037f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesea Cuzan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201601001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZ9CVBQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schicke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jalila Simaan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500280" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HV541HGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Lakk-Bog&#225;th" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Speier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Surducan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08762c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekmouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schneider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sc02564d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sazanovich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chrisanthi Kafentzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Delor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja309969s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2012.04.019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RBG6L9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alphand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Archelas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200414" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96406980C92DEF5A05BA2007CF6D09446FBE3396/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>