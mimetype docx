--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -75,878 +75,878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
+                <w:t xml:space="preserve">A root-knot nematode effector Mi2G02 hijacks a host plant trihelix transcription factor for nematode parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">Kaiwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Quentin</w:t>
+                <w:t xml:space="preserve">Rui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Favery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuqing Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727909v1</w:t>
+                <w:t xml:space="preserve">hal-04221995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF12 targets the host ER quality control system to suppress immune responses and allow parasitism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwei Huang</w:t>
+                <w:t xml:space="preserve">Giulia Calia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mulet</w:t>
+                <w:t xml:space="preserve">Paola Porracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13491⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637246v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode effector Mi2G02 hijacks a host plant trihelix transcription factor for nematode parasitism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Liu</w:t>
+                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Lai</w:t>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100723⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221995v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF12 targets the host ER quality control system to suppress immune responses and allow parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Porracciolo</w:t>
+                <w:t xml:space="preserve">Salomé Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongpan Chen</w:t>
+                <w:t xml:space="preserve">Karine Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.850. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (7), pp.e13491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282767v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnogalacturonan-I as a nematode chemoattractant from Lotus corniculatus L. super-growing root culture</w:t>
+                <w:t xml:space="preserve">AUXIN RESPONSIVE FACTOR8 regulates development of the feeding site induced by root-knot nematodes in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morihiro Oota</w:t>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihisa Kotake</w:t>
+                <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Wada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masatsugu Hashiguchi</w:t>
+                <w:t xml:space="preserve">Clémence Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1008725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (18), pp.5752-5766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070738v1</w:t>
+                <w:t xml:space="preserve">hal-04617469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUXIN RESPONSIVE FACTOR8 regulates development of the feeding site induced by root-knot nematodes in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhamnogalacturonan-I as a nematode chemoattractant from Lotus corniculatus L. super-growing root culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihiro Oota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Noureddine</w:t>
+                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Toshihisa Kotake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing An</w:t>
+                <w:t xml:space="preserve">Naoki Wada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Médina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+                <w:t xml:space="preserve">Masatsugu Hashiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (18), pp.5752-5766. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1008725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617469v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meloidogyne enterolobii MeMSP1 effector targets the glutathione‐S ‐transferase phi GSTF family in Arabidopsis to manipulate host metabolism and promote nematode parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuqian Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1036,103 +1036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing the conserved small nuclear ribonucleoprotein SmD1 target gene alters susceptibility to root-knot nematodes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-My Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189 (3), pp.1741-1756. </w:t>
@@ -1170,103 +1170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper microRNAs modulate the formation of giant feeding cells induced by the root knot nematode Meloidogyne incognita in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236 (1), pp.283-295. </w:t>
@@ -1298,7710 +1298,7619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meloidogyne incognita Nuclear Effector MiEFF1 Interacts With Arabidopsis Cytosolic Glyceraldehyde-3-Phosphate Dehydrogenases to Promote Parasitism</w:t>
+                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat My Truong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Mulet</w:t>
+                <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marteu-Garello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.641480⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194646v1</w:t>
+                <w:t xml:space="preserve">hal-03467409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue : Featured papers on ‘Flooding stress resilience’, 229 (1), pp.11-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Meloidogyne incognita Nuclear Effector MiEFF1 Interacts With Arabidopsis Cytosolic Glyceraldehyde-3-Phosphate Dehydrogenases to Promote Parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Verstappen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
+                <w:t xml:space="preserve">Nhat My Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.641480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127553v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meloidogyne incognita C‐type lectin effector targets plant catalases to promote parasitism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Quentin</w:t>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Verstappen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/NPH.17690⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470387v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF18 interacts with the plant core spliceosomal protein SmD1 required for giant cell formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marteu</w:t>
+                <w:t xml:space="preserve">A Meloidogyne incognita C‐type lectin effector targets plant catalases to promote parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 229 (6), pp.3408-3423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17089⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.2124-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/NPH.17690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148749v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
+                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF18 interacts with the plant core spliceosomal protein SmD1 required for giant cell formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marteu-Garello</w:t>
+                <w:t xml:space="preserve">Nhat‐my Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Péré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (6), pp.3408-3423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467409v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root‐knot nematode effector MiPDI1 targets a stress‐associated protein (SAP) to establish disease in Solanaceae and Arabidopsis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Developmental Modification Under Biotic Interactions in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice Almeida‐engler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shinichiro Sawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16745⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.619804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148658v1</w:t>
+                <w:t xml:space="preserve">hal-03148746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Naturally Occurring Polyamines as Root-Knot Nematode Attractants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
+                <w:t xml:space="preserve">The root‐knot nematode effector MiPDI1 targets a stress‐associated protein (SAP) to establish disease in Solanaceae and Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Aoki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
+                <w:t xml:space="preserve">Janice Almeida‐engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228 (4), pp.1417-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148660v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Naturally Occurring Polyamines as Root-Knot Nematode Attractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihiro Oota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.658-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721438v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Developmental Modification Under Biotic Interactions in Plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regulation of root-Knot nematode behavior by seed-coat mucilage-derived attractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Higaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2018.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.619804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148746v1</w:t>
+                <w:t xml:space="preserve">hal-02620827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIF-like effector suppresses plant immunity and facilitates nematode parasitism by interacting with plant annexins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shuang Li</w:t>
+                <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rancurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02950622v1</w:t>
+                <w:t xml:space="preserve">hal-02559045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">A MIF-like effector suppresses plant immunity and facilitates nematode parasitism by interacting with plant annexins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (20), pp.5943-5958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20133266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559045v1</w:t>
+                <w:t xml:space="preserve">hal-02950622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs, New Players in the Plant–Nematode Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.01180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Proteins and Processes Targeted by Parasitic Nematode Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat My Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.00970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of root-Knot nematode behavior by seed-coat mucilage-derived attractants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of salicylic acid (SA) and SA-glucosides in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Industri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2018.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620827v1</w:t>
+                <w:t xml:space="preserve">hal-01801981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of salicylic acid (SA) and SA-glucosides in Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.1-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01801981v1</w:t>
+                <w:t xml:space="preserve">hal-01801982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A root-knot nematode small glycine and cysteine-rich secreted effector, MiSGCR1, is involved in plant parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh-Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.687-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01801982v1</w:t>
+                <w:t xml:space="preserve">hal-02621877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode small glycine and cysteine-rich secreted effector, MiSGCR1, is involved in plant parasitism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of siRNAs clusters in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; galls induced by the root-knot nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinh-Nghia Nguyen</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Raptopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5296-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621877v1</w:t>
+                <w:t xml:space="preserve">hal-02628557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of siRNAs clusters in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; galls induced by the root-knot nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Characterization of microRNAs from Arabidopsis galls highlights a role for miR159 in the plant response to the root-knot nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marteu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Ratpopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (3), pp.882-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5296-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628557v1</w:t>
+                <w:t xml:space="preserve">hal-03148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microRNAs from Arabidopsis galls highlights a role for miR159 in the plant response to the root-knot nematode Meloidogyne incognita</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Revel</w:t>
+                <w:t xml:space="preserve">Arabidopsis CLAVATA1 and CLAVATA2 receptors contribute to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; pathogenicity through a miR169-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koste A. Yadeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 216 (3), pp.882-896. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 211 (2), pp.502-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148728v1</w:t>
+                <w:t xml:space="preserve">hal-02636021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis microtubule-associated protein MAP65-3 supports infection by filamentous biotrophic pathogens by down-regulating salicylic acid-dependent defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hoefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (6), pp.1731-1743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis CLAVATA1 and CLAVATA2 receptors contribute to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; pathogenicity through a miR169-dependent pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harald Keller</w:t>
+                <w:t xml:space="preserve">Differentially expressed small RNAs in Arabidopsis galls formed by &amp;lt;em&amp;gt;Meloidogyne javanica:&amp;lt;/em&amp;gt; a functional role for miR390 and its TAS3-derived tasiRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Barcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rio-Machin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 211 (2), pp.502-515. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 209 (4), pp.1625-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636021v1</w:t>
+                <w:t xml:space="preserve">hal-02635932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially expressed small RNAs in Arabidopsis galls formed by &amp;lt;em&amp;gt;Meloidogyne javanica:&amp;lt;/em&amp;gt; a functional role for miR390 and its TAS3-derived tasiRNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clemence Medina</w:t>
+                <w:t xml:space="preserve">Evolutionarily distant pathogens require the Arabidopsis phytosulfokine signalling pathway to establish disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rodiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1396-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635932v1</w:t>
+                <w:t xml:space="preserve">hal-02632532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gall-forming root-knot nematodes hijack key plant cellular functions to induce multinucleate and hypertrophied feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.60-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily distant pathogens require the Arabidopsis phytosulfokine signalling pathway to establish disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Allasia</w:t>
+                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632532v1</w:t>
+                <w:t xml:space="preserve">hal-02630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">[Retracted] Three BUB1 and BUBR1/MAD3-related spindle assembly checkpoint proteins are required for accurate mitosis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205 (1), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02630314v1</w:t>
+                <w:t xml:space="preserve">hal-01133974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Retracted] Three BUB1 and BUBR1/MAD3-related spindle assembly checkpoint proteins are required for accurate mitosis in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NEMATIC: a simple and versatile tool for the in silico analysis of plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regla Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Fenoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.627 - 636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133974v1</w:t>
+                <w:t xml:space="preserve">hal-02631443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distinct Role of Pectate Lyases in the Formation of Feeding Structures Induced by Cyst and Root-Knot Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elashry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. M. W. Grundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (9), pp.901 - 912. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-14-0005-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATIC: a simple and versatile tool for the in silico analysis of plant-nematode interactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The tyrosine-sulfated peptide receptors PSKR1 and PSY1R modify the immunity of Arabidopsis to biotrophic and necrotrophic pathogens in an antagonistic manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mosher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Seybold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelli A. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (3), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631443v1</w:t>
+                <w:t xml:space="preserve">hal-02647789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of reference genes for normalizing RNA expression in potato roots infected with cyst nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (4), pp.936-945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11105-013-0566-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tyrosine-sulfated peptide receptors PSKR1 and PSY1R modify the immunity of Arabidopsis to biotrophic and necrotrophic pathogens in an antagonistic manner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant parasitic nematode effectors target host defense and nuclear functions to establish feeding cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647789v1</w:t>
+                <w:t xml:space="preserve">hal-02644687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant parasitic nematode effectors target host defense and nuclear functions to establish feeding cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (2), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644687v1</w:t>
+                <w:t xml:space="preserve">hal-02647583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arsenal immunitaire des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.24-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require y-Tubulin ring complex for microtubule reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Banora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baldacci-Creps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Smertenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bleve-Zacheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647583v1</w:t>
+                <w:t xml:space="preserve">hal-00652245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require gamma-tubulin ring complex for microtubule reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rodiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Smertenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require y-Tubulin ring complex for microtubule reorganization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Bleve-Zacheo</w:t>
+                <w:t xml:space="preserve">Early transcriptomic events in microdissected Arabidopsis nematode-induced giant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Barcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Casson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (4), pp.698-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04098.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652245v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early transcriptomic events in microdissected Arabidopsis nematode-induced giant cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith Lindsey</w:t>
+                <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04098.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663453v1</w:t>
+                <w:t xml:space="preserve">hal-01203917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (14), pp.4041-4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203917v1</w:t>
+                <w:t xml:space="preserve">hal-02660345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+                <w:t xml:space="preserve">Spindle assembly checkpoint protein dynamics reveal conserved and unsuspected roles in plant cell division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lozano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660345v1</w:t>
+                <w:t xml:space="preserve">hal-02662359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spindle assembly checkpoint protein dynamics reveal conserved and unsuspected roles in plant cell division</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662359v1</w:t>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (1), pp.104-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cytoskeleton reorganization: a key process in root-knot nematode-induced giant cell ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (10), pp.816-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.3.10.5889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+                <w:t xml:space="preserve">hal-02654884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton reorganization: a key process in root-knot nematode-induced giant cell ontogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Loss of susceptibility as an alternative for nematode resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.112-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2005.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.3.10.5889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654884v1</w:t>
+                <w:t xml:space="preserve">hal-02676878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide expression profiling of the host response to root-knot nematode infection in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (3), pp.447-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of susceptibility as an alternative for nematode resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Dong-Xin Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2005.01.009⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02676878v1</w:t>
+                <w:t xml:space="preserve">hal-02679324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis formin AtFH6 is a plasma membrane-associated protein upregulated in giant cells induced by parasitic nematodes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis formin AtFH6 is a plasma membrane-associated protein upregulated in giant cells induced by parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lebris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16 (9), pp.2529-40. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2529-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.104.024372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the ability of lectin from snowdrop (Galanthus nivalis)to protect plants against root-knot nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 164 (4), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00448-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679324v1</w:t>
+                <w:t xml:space="preserve">hal-02679543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ability of lectin from snowdrop (Galanthus nivalis)to protect plants against root-knot nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00448-X⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02679543v1</w:t>
+                <w:t xml:space="preserve">hal-04480883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (4), pp.217-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1364-3703.2003.00170.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04480883v1</w:t>
+                <w:t xml:space="preserve">hal-02682813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vinardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nematology Monographs and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (1-8), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682813v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jammes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">A. Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vinardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Vinardell</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology Monographs and Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI.2002.15.10.1008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677542v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Vinardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Vaubert</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-1013. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI.2002.15.10.1008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02675677v1</w:t>
+                <w:t xml:space="preserve">hal-00139391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-13</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (5), pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139391v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">KOJAK is a cellulose synthase-like gene required for root hair cell morphogenesis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Foreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Linstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Boudonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (1), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.188801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673292v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KOJAK is a cellulose synthase-like gene required for root hair cell morphogenesis in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isolation of a cDNA encoding a β-1,4-endoglucanase in the root-knot nematode Meloidogyne incognita and expression analysis during plant parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kurt Boudonck</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (7), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI.1999.12.7.585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.188801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679405v1</w:t>
+                <w:t xml:space="preserve">hal-02697353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a cDNA encoding a β-1,4-endoglucanase in the root-knot nematode Meloidogyne incognita and expression analysis during plant parasitism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RPE a plant gene involved in early developmental steps of nematode feeding cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan M. de Boer</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (23), pp.6799-6811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI.1999.12.7.585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02697353v1</w:t>
+                <w:t xml:space="preserve">hal-02689112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RPE a plant gene involved in early developmental steps of nematode feeding cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...70 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26 (3), pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9011,1289 +8920,1289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root-knot nematode effector MiEFF18 targets the host plant splicing machinery to favor parasitism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mejias</w:t>
+                <w:t xml:space="preserve">N.M Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of pectate lyases in the formation of feeding structures induced by cyst and root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Wieczorek</w:t>
+                <w:t xml:space="preserve">Abdelnaser Elashry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelnaser Elashry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian M.W. Grundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of a host microtubule-associated protein acting in nematode feeding cell formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant formin genes involved in the feeding site formation induced by root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis and Medicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Complainville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Maria Vinardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Nematology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">11. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760113v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis and Medicago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Vinardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">4. International Nematology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761636v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de la Biodiversité des Nématodes et des Helminthes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of the RPE gene in early steps of giant cell formation induced by root knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promoters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de genes impliques dans la formation des cellules geantes induites par les nematodes a galles du genre meloidogyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. annual general meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Tolede, Spain</w:t>
+              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.F6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767136v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de genes impliques dans la formation des cellules geantes induites par les nematodes a galles du genre meloidogyne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.F6</w:t>
+              <w:t xml:space="preserve">4. annual general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Tolede, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839627v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. international nematology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10303,279 +10212,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target the plant alternative splicing machinery to enable giant cell formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piao Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10585,154 +10494,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target host cell nucleus to establish feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cape Town, South Africa. 46 (2), , 2014, Journal of Nematology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10742,938 +10651,938 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des plantes aux attaques des insectes et des nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle de promoteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of microtubule organization in dividing giant cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant cell division: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1370, Humana Press Inc., 2016, Methods in Molecular Biology, 978-1-4939-3142-2; 978-1-4939-3141-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3142-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of root-knot nematode effectors and their targets in plant parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat My Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant nematode interactions - A view on compatible interrelationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 376 p., 2015, Advances in Botanical Research, 978-0-12-417180-0 978-0-12-417161-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2014.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible plant- root-knot nematode interaction and parallels with symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling and communication in plant symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2012, 978-3-642-20966-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-20966-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pathogens affect root structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hewezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Root genomics and soil interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5p., 2012, 978-0-470-96043-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118447093.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant cytoskeleton remodelling in nematode induced feeding sites. In Exploiting genomics to understand plant-nematode interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and molecular genetics of plant-nematode interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-94-007-0434-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Science - Business Media Deutschland GmbH</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion, feeding and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">M.N. Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Rosso</w:t>
+                <w:t xml:space="preserve">J. de A. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Root-Knot Nematodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.163-181, 2009, 9781845934927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781845934927.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11683,293 +11592,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants resistant to pathogens and methods for production thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rodiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : PCT/EP2011. 2011, 188 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour augmenter la résistance d'une plante aux nématodes endoparasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1992699. 2008, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences nucléotidiques promotrices inductibles par infection par les pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2864104 (B1). 2006, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11979,382 +11888,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of Solanum lycopersicum to three distinct parasites reveal host hubs and networks underlying parasitic successes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-parasitic nematode microRNAs hijack plant AGO1 to induce host-cell reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Truch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Oussama Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+                <w:t xml:space="preserve">Abile T. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513641v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-parasitic nematode microRNAs hijack plant AGO1 to induce host-cell reprogramming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional responses of Solanum lycopersicum to three distinct parasites reveal host hubs and networks underlying parasitic successes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Truch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Dussutour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Yahmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abile T. Mohammed</w:t>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513624v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes impliqués dans la formation des cellules géantes induites par les nématodes du genre Meloidogyne chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12501,51 +12410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwei Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Mejias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihiro Oota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuuto Toyoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Kotake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Wada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Hashiguchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1008725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;dina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuqian Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-My Truong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat My Truong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.641480" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat&#8208;my Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Almeida&#8208;engler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16745" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yi-Lun Tsai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Aoki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Matsushita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Sawa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Sato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.619804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00970" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Higaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allasia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14837" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raptopoulo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5296-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Ratpopoulo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14717" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoefle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv564" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koste A. Yadeta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13913" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635932v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barcala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rio-Machin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13735" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodiuc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12627" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paganelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elashry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. W. Grundler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-14-0005-R" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Bustos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Fenoll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12114" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mosher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Seybold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodriguez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stahl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli A. Davies" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00053" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192549v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646185v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652245v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Banora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodiuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci-Creps" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smertenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Casson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lindsey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04098.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006757" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.10.5889" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2005.01.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGMB5K2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila A Chelysheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lebris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024372" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679543v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Damme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peumans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00448-X" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF4JRQ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jammes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Complainville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinardell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaubert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2002.15.10.1008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Complainville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vinardell" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vaubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Foreman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Linstead" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Boudonck" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188801" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687274v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bihet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mejias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Truong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quentin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wieczorek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M.W. Grundler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751606v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754019v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760113v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Vinardell" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770665v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839627v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841398v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186685v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Lei" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508134v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_11" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2014.12.010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805251v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20966-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470960434,descCd-description.html" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118447093.ch10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811315v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p10741r2303v7gl7/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_18" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803248v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817699v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830649v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513624v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yahmi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abile T. Mohammed" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221995v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Lai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Soul&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Mejias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;dina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad208" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihiro Oota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuuto Toyoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Kotake" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Wada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Hashiguchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1008725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuqian Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-My Truong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat My Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.641480" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17690" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat&#8208;my Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Sawa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.619804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Almeida&#8208;engler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16745" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yi-Lun Tsai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Aoki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Matsushita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Higaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allasia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14837" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raptopoulo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5296-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Ratpopoulo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koste A. Yadeta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13913" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoefle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barcala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rio-Machin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13735" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodiuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12627" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paganelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Bustos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Fenoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12114" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elashry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. W. Grundler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-14-0005-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mosher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Seybold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli A. Davies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Banora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodiuc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci-Creps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smertenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002343" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Casson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lindsey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04098.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006757" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.10.5889" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2005.01.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGMB5K2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122901v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lebris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024372" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Damme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peumans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00448-X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF4JRQ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jammes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Complainville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinardell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2002.15.10.1008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139391v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Complainville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vinardell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vaubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Foreman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Linstead" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Boudonck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bihet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mejias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Truong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wieczorek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M.W. Grundler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760113v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Vinardell" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770665v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186685v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Lei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_11" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2014.12.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20966-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470960434,descCd-description.html" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118447093.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811315v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p10741r2303v7gl7/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_18" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817699v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yahmi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abile T. Mohammed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840650v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>