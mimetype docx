--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -109,844 +109,844 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode effector Mi2G02 hijacks a host plant trihelix transcription factor for nematode parasitism</w:t>
+                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwei Huang</w:t>
+                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Liu</w:t>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Lai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100723⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221995v1</w:t>
+                <w:t xml:space="preserve">hal-04727909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF12 targets the host ER quality control system to suppress immune responses and allow parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Calia</w:t>
+                <w:t xml:space="preserve">Kaiwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Porracciolo</w:t>
+                <w:t xml:space="preserve">Karine Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongpan Chen</w:t>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannes Schuler</w:t>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (7), pp.e13491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282767v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked manipulation of nucleolar functions by plant pathogen effectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A root-knot nematode effector Mi2G02 hijacks a host plant trihelix transcription factor for nematode parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
+                <w:t xml:space="preserve">Rui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pontvianne</w:t>
+                <w:t xml:space="preserve">Yuqing Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Quentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1445097⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727909v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF12 targets the host ER quality control system to suppress immune responses and allow parasitism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of specific motifs in effector proteins of plant parasites using MOnSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Calia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Soulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaiwei Huang</w:t>
+                <w:t xml:space="preserve">Paola Porracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mulet</w:t>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+                <w:t xml:space="preserve">Djampa Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+                <w:t xml:space="preserve">Hannes Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (7), pp.e13491. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637246v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUXIN RESPONSIVE FACTOR8 regulates development of the feeding site induced by root-knot nematodes in tomato</w:t>
+                <w:t xml:space="preserve">Rhamnogalacturonan-I as a nematode chemoattractant from Lotus corniculatus L. super-growing root culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara Noureddine</w:t>
+                <w:t xml:space="preserve">Morihiro Oota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing An</w:t>
+                <w:t xml:space="preserve">Toshihisa Kotake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Médina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+                <w:t xml:space="preserve">Naoki Wada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masatsugu Hashiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad208⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1008725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617469v1</w:t>
+                <w:t xml:space="preserve">hal-04070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhamnogalacturonan-I as a nematode chemoattractant from Lotus corniculatus L. super-growing root culture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AUXIN RESPONSIVE FACTOR8 regulates development of the feeding site induced by root-knot nematodes in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihisa Kotake</w:t>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Wada</w:t>
+                <w:t xml:space="preserve">Jing An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masatsugu Hashiguchi</w:t>
+                <w:t xml:space="preserve">Clémence Médina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (18), pp.5752-5766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1008725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070738v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meloidogyne enterolobii MeMSP1 effector targets the glutathione‐S ‐transferase phi GSTF family in Arabidopsis to manipulate host metabolism and promote nematode parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuqian Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1036,103 +1036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing the conserved small nuclear ribonucleoprotein SmD1 target gene alters susceptibility to root-knot nematodes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-My Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189 (3), pp.1741-1756. </w:t>
@@ -1170,103 +1170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper microRNAs modulate the formation of giant feeding cells induced by the root knot nematode Meloidogyne incognita in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 236 (1), pp.283-295. </w:t>
@@ -1298,1424 +1298,1424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
+                <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue : Featured papers on ‘Flooding stress resilience’, 229 (1), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467409v2</w:t>
+                <w:t xml:space="preserve">hal-03148742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant‐parasitic nematode secreted peptides hijack a plant secretory pathway</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Meloidogyne incognita Nuclear Effector MiEFF1 Interacts With Arabidopsis Cytosolic Glyceraldehyde-3-Phosphate Dehydrogenases to Promote Parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat My Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16842⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.641480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148742v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Meloidogyne incognita Nuclear Effector MiEFF1 Interacts With Arabidopsis Cytosolic Glyceraldehyde-3-Phosphate Dehydrogenases to Promote Parasitism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat My Truong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Mulet</w:t>
+                <w:t xml:space="preserve">Els Verstappen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.641480⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194646v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat cysteine-rich receptor-like kinase confers broad-spectrum resistance against Septoria tritici blotch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+                <w:t xml:space="preserve">A Meloidogyne incognita C‐type lectin effector targets plant catalases to promote parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cambon</w:t>
+                <w:t xml:space="preserve">Qinghua Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Aouini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mahmoud Tabib Ghaffary</w:t>
+                <w:t xml:space="preserve">Jian Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20685-0⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.2124-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/NPH.17690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127553v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meloidogyne incognita C‐type lectin effector targets plant catalases to promote parasitism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF18 interacts with the plant core spliceosomal protein SmD1 required for giant cell formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat‐my Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongpan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 232 (5), pp.2124-2137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/NPH.17690⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 229 (6), pp.3408-3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470387v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The root‐knot nematode effector MiEFF18 interacts with the plant core spliceosomal protein SmD1 required for giant cell formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bazin</w:t>
+                <w:t xml:space="preserve">Chromatin landscape dynamics in the early development of the plant parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Hassanaly-Goulamhoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo de Carvalho Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhat‐my Truong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongpan Chen</w:t>
+                <w:t xml:space="preserve">Nathalie Marteu-Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marteu</w:t>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229 (6), pp.3408-3423. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.765690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2021.765690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148749v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Developmental Modification Under Biotic Interactions in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichiro Sawa</w:t>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masa Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.619804⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148746v1</w:t>
+                <w:t xml:space="preserve">hal-03025822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root‐knot nematode effector MiPDI1 targets a stress‐associated protein (SAP) to establish disease in Solanaceae and Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Almeida‐engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228 (4), pp.1417-1430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall-Inducing Parasites: Convergent and Conserved Strategies of Plant Manipulation by Insects and Nematodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Identification of Naturally Occurring Polyamines as Root-Knot Nematode Attractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morihiro Oota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Shun Chen</w:t>
+                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Matsushita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuuto Toyoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-010820-012722⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.658-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025822v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Naturally Occurring Polyamines as Root-Knot Nematode Attractants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Developmental Modification Under Biotic Interactions in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Aoki</w:t>
+                <w:t xml:space="preserve">Shinichiro Sawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Matsushita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masa Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), pp.658-665. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.619804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148660v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of root-Knot nematode behavior by seed-coat mucilage-derived attractants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
+                <w:t xml:space="preserve">A MIF-like effector suppresses plant immunity and facilitates nematode parasitism by interacting with plant annexins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Higaki</w:t>
+                <w:t xml:space="preserve">Lijuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+                <w:t xml:space="preserve">Pei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">Shuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.99-112. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (20), pp.5943-5958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2018.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620827v1</w:t>
+                <w:t xml:space="preserve">hal-02950622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Acquisition of Specific Small Interfering RNAs Inhibits the Expression of Some Target Genes in the Plant Ectoparasite Xiphinema index</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (13), pp.1-15. </w:t>
@@ -2829,399 +2829,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIF-like effector suppresses plant immunity and facilitates nematode parasitism by interacting with plant annexins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs, New Players in the Plant–Nematode Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijuan Li</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz348⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950622v1</w:t>
+                <w:t xml:space="preserve">hal-02565917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs, New Players in the Plant–Nematode Interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plant Proteins and Processes Targeted by Parasitic Nematode Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat My Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01180⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565917v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Proteins and Processes Targeted by Parasitic Nematode Effectors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Regulation of root-Knot nematode behavior by seed-coat mucilage-derived attractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yi-Lun Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Higaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Zurletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.99-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567196v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of salicylic acid (SA) and SA-glucosides in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3246,64 +3246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Industri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.1-8. </w:t>
@@ -3354,77 +3354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3469,338 +3469,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode small glycine and cysteine-rich secreted effector, MiSGCR1, is involved in plant parasitism</w:t>
+                <w:t xml:space="preserve">Characterization of siRNAs clusters in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; galls induced by the root-knot nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinh-Nghia Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jianlong Zhao</w:t>
+                <w:t xml:space="preserve">Clémence Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Raptopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14837⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5296-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621877v1</w:t>
+                <w:t xml:space="preserve">hal-02628557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of siRNAs clusters in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; galls induced by the root-knot nematode &amp;lt;em&amp;gt;Meloidogyne incognita&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine da Rocha</w:t>
+                <w:t xml:space="preserve">A root-knot nematode small glycine and cysteine-rich secreted effector, MiSGCR1, is involved in plant parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh-Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.687-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5296-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628557v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microRNAs from Arabidopsis galls highlights a role for miR159 in the plant response to the root-knot nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,295 +3871,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis CLAVATA1 and CLAVATA2 receptors contribute to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; pathogenicity through a miR169-dependent pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis microtubule-associated protein MAP65-3 supports infection by filamentous biotrophic pathogens by down-regulating salicylic acid-dependent defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
+                <w:t xml:space="preserve">Isabelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Caroline Hoefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Sorin</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koste A. Yadeta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harald Keller</w:t>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (6), pp.1731-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636021v1</w:t>
+                <w:t xml:space="preserve">hal-02630718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis microtubule-associated protein MAP65-3 supports infection by filamentous biotrophic pathogens by down-regulating salicylic acid-dependent defenses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+                <w:t xml:space="preserve">Arabidopsis CLAVATA1 and CLAVATA2 receptors contribute to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; pathogenicity through a miR169-dependent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baurès</w:t>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hoefle</w:t>
+                <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Koste A. Yadeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Allasia</w:t>
+                <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (6), pp.1731-1743. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211 (2), pp.502-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630718v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially expressed small RNAs in Arabidopsis galls formed by &amp;lt;em&amp;gt;Meloidogyne javanica:&amp;lt;/em&amp;gt; a functional role for miR390 and its TAS3-derived tasiRNAs</w:t>
               </w:r>
@@ -4273,278 +4273,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily distant pathogens require the Arabidopsis phytosulfokine signalling pathway to establish disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gall-forming root-knot nematodes hijack key plant cellular functions to induce multinucleate and hypertrophied feeding cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632532v1</w:t>
+                <w:t xml:space="preserve">hal-02632647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gall-forming root-knot nematodes hijack key plant cellular functions to induce multinucleate and hypertrophied feeding cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionarily distant pathogens require the Arabidopsis phytosulfokine signalling pathway to establish disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rodiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Allasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84, pp.60-69. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1396-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632647v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
               </w:r>
@@ -4689,64 +4689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Retracted] Three BUB1 and BUBR1/MAD3-related spindle assembly checkpoint proteins are required for accurate mitosis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,291 +4804,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEMATIC: a simple and versatile tool for the in silico analysis of plant-nematode interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Distinct Role of Pectate Lyases in the Formation of Feeding Structures Induced by Cyst and Root-Knot Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regla Bustos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">K. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elashry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. W. Grundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.627 - 636. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.901 - 912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-14-0005-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631443v1</w:t>
+                <w:t xml:space="preserve">hal-02631899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distinct Role of Pectate Lyases in the Formation of Feeding Structures Induced by Cyst and Root-Knot Nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NEMATIC: a simple and versatile tool for the in silico analysis of plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wieczorek</w:t>
+                <w:t xml:space="preserve">Regla Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elashry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+                <w:t xml:space="preserve">Carmen Fenoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. M. W. Grundler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carolina Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (9), pp.901 - 912. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.627 - 636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-14-0005-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631899v1</w:t>
+                <w:t xml:space="preserve">hal-02631443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tyrosine-sulfated peptide receptors PSKR1 and PSY1R modify the immunity of Arabidopsis to biotrophic and necrotrophic pathogens in an antagonistic manner</w:t>
               </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,77 +5354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant parasitic nematode effectors target host defense and nuclear functions to establish feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5452,636 +5452,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647583v1</w:t>
+                <w:t xml:space="preserve">hal-02647565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arsenal immunitaire des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647565v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arsenal immunitaire des plantes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (2), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192549v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require y-Tubulin ring complex for microtubule reorganization</w:t>
+                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require gamma-tubulin ring complex for microtubule reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Banora</w:t>
+                <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Rodiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rodiuc</w:t>
+                <w:t xml:space="preserve">Andrei Smertenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baldacci-Creps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Bleve-Zacheo</w:t>
+                <w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652245v1</w:t>
+                <w:t xml:space="preserve">hal-02646185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require gamma-tubulin ring complex for microtubule reorganization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding cells induced by phytoparasitic nematodes require y-Tubulin ring complex for microtubule reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Banora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+                <w:t xml:space="preserve">N. Rodiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Smertenko</w:t>
+                <w:t xml:space="preserve">F. Baldacci-Creps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Bleve-Zacheo</w:t>
+                <w:t xml:space="preserve">A. Smertenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bleve-Zacheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 7 (12), pp.e1002343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646185v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early transcriptomic events in microdissected Arabidopsis nematode-induced giant cells</w:t>
               </w:r>
@@ -6201,64 +6201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalanced lignin biosynthesis promotes the sexual reproduction of homothallic oomycete pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Allasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spindle assembly checkpoint protein dynamics reveal conserved and unsuspected roles in plant cell division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (8), pp.e6757. </w:t>
@@ -6603,51 +6603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,77 +6737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,77 +6883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoskeleton reorganization: a key process in root-knot nematode-induced giant cell ontogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (10), pp.816-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7000,77 +7000,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of susceptibility as an alternative for nematode resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (2), pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7244,338 +7244,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis formin AtFH6 is a plasma membrane-associated protein upregulated in giant cells induced by parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Dong-Xin Feng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harald Keller</w:t>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Revers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Favery</w:t>
+                <w:t xml:space="preserve">Manuel Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (9), pp.2529-2540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.104.024372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679324v1</w:t>
+                <w:t xml:space="preserve">hal-00122901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis formin AtFH6 is a plasma membrane-associated protein upregulated in giant cells induced by parasitic nematodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Dong-Xin Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 16 (9), pp.2529-2540. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (3), pp.289-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.104.024372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2004.94.3.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122901v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ability of lectin from snowdrop (Galanthus nivalis)to protect plants against root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,64 +7664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root‐knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,64 +7793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode parasitism and host response: molecular basis of a sophisticated interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,51 +7922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8047,51 +8047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Complainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,277 +8175,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-13</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (5), pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139391v1</w:t>
+                <w:t xml:space="preserve">hal-02673292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">The endosymbiosis-induced genes ENOD40 and CCS52a are involved in endoparasitic-nematode interactions in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Favery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Vinardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Vaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4 (5), pp.611-614</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (10), pp.1008-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673292v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KOJAK is a cellulose synthase-like gene required for root hair cell morphogenesis in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,64 +8535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a cDNA encoding a β-1,4-endoglucanase in the root-knot nematode Meloidogyne incognita and expression analysis during plant parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8669,51 +8669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RPE a plant gene involved in early developmental steps of nematode feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,90 +8794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26 (3), pp.261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8960,64 +8960,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9081,77 +9081,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelnaser Elashry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian M.W. Grundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Congress of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cape Town, South Africa</w:t>
@@ -9180,103 +9180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of a host microtubule-associated protein acting in nematode feeding cell formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant formin genes involved in the feeding site formation induced by root-knot nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9424,333 +9424,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis and Medicago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Complainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Vinardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">4. International Nematology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761636v1</w:t>
+                <w:t xml:space="preserve">hal-02760113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis thaliana and Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plant genes involved in giant cells formation induced by root-knot nematodes in Arabidopsis and Medicago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila L. Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Complainville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Maria Vinardell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Nematology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">11. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760113v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de la Biodiversité des Nématodes et des Helminthes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9775,77 +9775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upregulation of the RPE gene in early steps of giant cell formation induced by root knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9864,312 +9864,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de genes impliques dans la formation des cellules geantes induites par les nematodes a galles du genre meloidogyne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.F6</w:t>
+              <w:t xml:space="preserve">4. annual general meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Tolede, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839627v1</w:t>
+                <w:t xml:space="preserve">hal-02767136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promoters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Identification de genes impliques dans la formation des cellules geantes induites par les nematodes a galles du genre meloidogyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. annual general meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Tolede, Spain</w:t>
+              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.F6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767136v1</w:t>
+                <w:t xml:space="preserve">hal-02839627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of T-DNA tagged Arabidopsis thaliana lines for nematode responsive promotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. international nematology congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10226,103 +10226,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target the plant alternative splicing machinery to enable giant cell formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ranty-Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piao Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongpan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany</w:t>
@@ -10508,103 +10508,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target host cell nucleus to establish feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Quentin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cape Town, South Africa. 46 (2), , 2014, Journal of Nematology</w:t>
@@ -10665,51 +10665,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses des plantes aux attaques des insectes et des nématodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10773,51 +10773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle de promoteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10855,64 +10855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo imaging of microtubule organization in dividing giant cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant cell division: methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1370, Humana Press Inc., 2016, Methods in Molecular Biology, 978-1-4939-3142-2; 978-1-4939-3141-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10946,103 +10946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of root-knot nematode effectors and their targets in plant parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat My Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant nematode interactions - A view on compatible interrelationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11089,77 +11089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatible plant- root-knot nematode interaction and parallels with symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling and communication in plant symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 2012, 978-3-642-20966-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11193,90 +11193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How pathogens affect root structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hewezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11353,51 +11353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant cytoskeleton remodelling in nematode induced feeding sites. In Exploiting genomics to understand plant-nematode interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and molecular genetics of plant-nematode interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11606,90 +11606,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants resistant to pathogens and methods for production thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Rodiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : PCT/EP2011. 2011, 188 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11707,77 +11707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour augmenter la résistance d'une plante aux nématodes endoparasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1992699. 2008, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11795,64 +11795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences nucléotidiques promotrices inductibles par infection par les pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2864104 (B1). 2006, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11896,263 +11896,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-parasitic nematode microRNAs hijack plant AGO1 to induce host-cell reprogramming</w:t>
+                <w:t xml:space="preserve">Transcriptional responses of Solanum lycopersicum to three distinct parasites reveal host hubs and networks underlying parasitic successes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Dussutour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Julia Truch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Yahmi</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abile T. Mohammed</w:t>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513624v1</w:t>
+                <w:t xml:space="preserve">hal-05513641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of Solanum lycopersicum to three distinct parasites reveal host hubs and networks underlying parasitic successes</w:t>
+                <w:t xml:space="preserve">Plant-parasitic nematode microRNAs hijack plant AGO1 to induce host-cell reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Truch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ange Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kulhanek-Fontanille</w:t>
+                <w:t xml:space="preserve">Oussama Yahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+                <w:t xml:space="preserve">Abile T. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513641v1</w:t>
+                <w:t xml:space="preserve">hal-05513624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12170,51 +12170,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de gènes impliqués dans la formation des cellules géantes induites par les nématodes du genre Meloidogyne chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12410,51 +12410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221995v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Lai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100723" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Soul&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Mejias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13491" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;dina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad208" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihiro Oota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuuto Toyoda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Kotake" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Wada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Hashiguchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1008725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuqian Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-My Truong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat My Truong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.641480" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17690" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat&#8208;my Truong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148746v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Sawa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.619804" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Almeida&#8208;engler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16745" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yi-Lun Tsai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Aoki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Matsushita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Higaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950622v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565917v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00970" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allasia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14837" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raptopoulo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5296-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Ratpopoulo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koste A. Yadeta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13913" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoefle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barcala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rio-Machin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13735" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodiuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12627" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paganelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Bustos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Fenoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12114" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elashry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. W. Grundler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-14-0005-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mosher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Seybold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli A. Davies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192549v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Banora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodiuc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci-Creps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smertenko" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002343" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Casson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lindsey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04098.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006757" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.10.5889" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2005.01.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGMB5K2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122901v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lebris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024372" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Damme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peumans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00448-X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF4JRQ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jammes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Complainville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinardell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2002.15.10.1008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139391v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Complainville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vinardell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vaubert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Foreman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Linstead" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Boudonck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bihet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mejias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Truong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wieczorek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M.W. Grundler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760113v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Vinardell" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770665v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839627v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186685v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Lei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_11" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2014.12.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20966-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470960434,descCd-description.html" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118447093.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811315v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p10741r2303v7gl7/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_18" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817699v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yahmi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abile T. Mohammed" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840650v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04727909v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ranty-Roby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pontvianne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1445097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwei Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Mejias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlong Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100723" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Porracciolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongpan Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djampa Kozlowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schuler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06515-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04070738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morihiro Oota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuuto Toyoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihisa Kotake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Wada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Hashiguchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1008725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Noureddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing An" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;dina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuqian Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19298" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-My Truong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat My Truong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.641480" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Aouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Verstappen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mahmoud Tabib Ghaffary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20685-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/NPH.17690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148749v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat&#8208;my Truong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467409v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Hassanaly-Goulamhoussen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo de Carvalho Augusto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu-Garello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.765690" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Almeida&#8208;engler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16745" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yi-Lun Tsai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Aoki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Matsushita" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.12.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Sawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Sato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.619804" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz348" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133266" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01180" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00970" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Higaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2018.11.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allasia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Medina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raptopoulo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5296-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Nghia Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Ratpopoulo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14717" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoefle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Allasia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv564" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koste A. Yadeta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13913" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Barcala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rio-Machin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Medina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13735" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.07.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rodiuc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hok" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus Barbeoch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12627" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Paganelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wieczorek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elashry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. W. Grundler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-14-0005-R" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regla Bustos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Fenoll" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Escobar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mosher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Seybold" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodriguez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelli A. Davies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192549v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646185v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002343" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Banora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodiuc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baldacci-Creps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smertenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bleve-Zacheo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Casson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lindsey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04098.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203917v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pegard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006757" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654884v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.10.5889" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2005.01.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGMB5K2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682347v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jammes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02532.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122901v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lebris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.104.024372" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Damme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peumans" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00448-X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCF4JRQ5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1364-3703.2003.00170.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2918FD1ED4D8986D9715FC7B80594B24E70253B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682813v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rosso" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677542v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jammes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Complainville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vinardell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675677v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaubert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2002.15.10.1008" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139391v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Complainville" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Vinardell" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vaubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Ryan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Foreman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Linstead" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Boudonck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687274v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bihet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mejias" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Truong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wieczorek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelnaser Elashry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M.W. Grundler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751606v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila L. Chelysheva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Vinardell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761636v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770665v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767136v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839627v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186685v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Lei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508134v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3142-2_11" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2014.12.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805251v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20966-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-0470960434,descCd-description.html" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118447093.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811315v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/p10741r2303v7gl7/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_18" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rosso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de A. Engler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845934927.0163" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803248v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817699v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830649v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Dussutour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Yahmi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abile T. Mohammed" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840650v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>