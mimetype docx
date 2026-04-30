--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -689,221 +689,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-appropriation et processus de déploiement des outils de contrôle : Quel(s) rôle(s) pour les actants immatériels ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La continuation du management public par d’autres moyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Congrès de l’AFC - "Comptabilité et Valeurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13e édition du Symposium International Regards croisés sur les transformations de la gestion et des organisations publiques consacrée aux « Futurs possibles du Management public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas; Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA); ENAP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336648v1</w:t>
+                <w:t xml:space="preserve">hal-04542180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La continuation du management public par d’autres moyens ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pré-appropriation et processus de déploiement des outils de contrôle : Quel(s) rôle(s) pour les actants immatériels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e édition du Symposium International Regards croisés sur les transformations de la gestion et des organisations publiques consacrée aux « Futurs possibles du Management public »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Panthéon-Assas; Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA); ENAP, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">45ème Congrès de l’AFC - "Comptabilité et Valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542180v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public value: to each their own?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRSPM 2024: Hybrid futures for public governance and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -922,191 +922,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche renouvelée de l'analyse des relations publiques-privées : mettre la problématisation au coeur du management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Féral</w:t>
+                <w:t xml:space="preserve">E pluribus una ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de l'AIRMAP "Management public, crises et post-crises : la permanence dans le changement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque APMP 2023 « 1983 – 2023 : 40 ans de la revue Politiques et Management Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230857v1</w:t>
+                <w:t xml:space="preserve">hal-04230872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E pluribus una ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Feral</w:t>
+                <w:t xml:space="preserve">Pour une approche renouvelée de l'analyse des relations publiques-privées : mettre la problématisation au coeur du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APMP 2023 « 1983 – 2023 : 40 ans de la revue Politiques et Management Public »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">12e colloque de l'AIRMAP "Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230872v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation à l'épreuve des valeurs</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05426057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeov&#225; Torres Silva J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Jbeili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05426057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouzar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.23" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeov&#225; Torres Silva J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Jbeili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>