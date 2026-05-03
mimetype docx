--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -568,287 +568,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast macula detection and application to retinal image quality assessment</w:t>
+                <w:t xml:space="preserve">Electrical Conductivity of Metal–Polymer Cold Spray Composite Coatings onto Carbon Fiber-Reinforced Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Alais</w:t>
+                <w:t xml:space="preserve">Vincent Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Erginay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.642-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-00999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428814v1</w:t>
+                <w:t xml:space="preserve">hal-03087970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity of Metal–Polymer Cold Spray Composite Coatings onto Carbon Fiber-Reinforced Polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast macula detection and application to retinal image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bortolussi</w:t>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.642-656. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.101567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-00999-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087970v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast marching based superpixels</w:t>
               </w:r>
@@ -1133,103 +1133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of cold spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,51 +1406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,295 +2062,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Network to Estimate Downhole Torsional Vibrations and Friction Coefficients</w:t>
+                <w:t xml:space="preserve">A Real-Time Rig Control ROP Optimization Framework Using Machine Learning and Predictive Vibration Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Menand</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADIPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Abu Dhabi, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2118/229223-MS⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/229215-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442403v1</w:t>
+                <w:t xml:space="preserve">hal-05460581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Rig Control ROP Optimization Framework Using Machine Learning and Predictive Vibration Modeling</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Network to Estimate Downhole Torsional Vibrations and Friction Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahjoub</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADIPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Abu Dhabi, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2118/229215-MS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2118/229223-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460581v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Segmentation and Geometric Analysis of Geological Samples</w:t>
               </w:r>
@@ -2739,77 +2739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Kowatari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3180,103 +3180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spray of metal-polymer composite coatings onto carbon fiber-reinforced polymer (CFRP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Thermal Spray Conference 2016 (ITSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVS, May 2016, Shanghai, China. 7 p</w:t>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,103 +3678,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimation of eye fundus color image quality with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4375,51 +4375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C81A9B"/>
+    <w:nsid w:val="9F073E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4606,51 +4606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-figliuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8052-8782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159486416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zenati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaux-Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-00999-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Chang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. R. Chan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Buie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Moran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Koishi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141495v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Hong Ronald Chan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Moran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen R. Buie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Piezanowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1359-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQTZ7QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-5983-2-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229223-MS" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229215-MS" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounek Zeghdoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric-Pierre Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/SPWLA-2025-0120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doutsas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zenati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kowatari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00671439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04379317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-figliuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8052-8782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159486416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zenati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaux-Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-00999-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Chang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. R. Chan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Buie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Moran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Koishi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141495v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Hong Ronald Chan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Moran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen R. Buie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Piezanowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1359-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQTZ7QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-5983-2-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229215-MS" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229223-MS" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounek Zeghdoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric-Pierre Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/SPWLA-2025-0120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doutsas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zenati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kowatari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00671439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04379317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>