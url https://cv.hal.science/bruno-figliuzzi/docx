--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -568,378 +568,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity of Metal–Polymer Cold Spray Composite Coatings onto Carbon Fiber-Reinforced Polymer</w:t>
+                <w:t xml:space="preserve">Fast marching based superpixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bortolussi</w:t>
+                <w:t xml:space="preserve">Kaiwen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11666-020-00999-7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087970v1</w:t>
+                <w:t xml:space="preserve">hal-03105868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast macula detection and application to retinal image quality assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Conductivity of Metal–Polymer Cold Spray Composite Coatings onto Carbon Fiber-Reinforced Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Alais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.642-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-020-00999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428814v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast marching based superpixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast macula detection and application to retinal image quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Erginay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwen Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.127-142. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.101567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/mathm-2020-0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2019.101567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105868v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eikonal-based models of random tessellations</w:t>
               </w:r>
@@ -1133,103 +1133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological modeling of cold spray coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.145-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1406,51 +1406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2062,295 +2062,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Rig Control ROP Optimization Framework Using Machine Learning and Predictive Vibration Modeling</w:t>
+                <w:t xml:space="preserve">Physics-Informed Neural Network to Estimate Downhole Torsional Vibrations and Friction Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahjoub</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADIPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Abu Dhabi, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2118/229215-MS⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/229223-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460581v1</w:t>
+                <w:t xml:space="preserve">hal-05442403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Network to Estimate Downhole Torsional Vibrations and Friction Coefficients</w:t>
+                <w:t xml:space="preserve">A Real-Time Rig Control ROP Optimization Framework Using Machine Learning and Predictive Vibration Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Menand</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADIPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Abu Dhabi, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2118/229223-MS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2118/229215-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442403v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Segmentation and Geometric Analysis of Geological Samples</w:t>
               </w:r>
@@ -2739,77 +2739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Kowatari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Segmentation Based Upon Multi-resolution Approximations and the Watershed Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3180,103 +3180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold spray of metal-polymer composite coatings onto carbon fiber-reinforced polymer (CFRP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Borit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jeandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Thermal Spray Conference 2016 (ITSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DVS, May 2016, Shanghai, China. 7 p</w:t>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,103 +3678,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimation of eye fundus color image quality with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,51 +3997,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Marching Based Superpixels Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4375,51 +4375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F073E53"/>
+    <w:nsid w:val="5DCAB494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4606,51 +4606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-figliuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8052-8782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159486416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zenati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaux-Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-00999-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Chang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. R. Chan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Buie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Moran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Koishi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141495v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Hong Ronald Chan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Moran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen R. Buie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Piezanowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1359-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQTZ7QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-5983-2-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229215-MS" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229223-MS" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounek Zeghdoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric-Pierre Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/SPWLA-2025-0120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doutsas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zenati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kowatari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00671439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04379317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-figliuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8052-8782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159486416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Yahia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379095v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zenati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Ham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2023.104879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaux-Lambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupuis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bortolussi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-020-00999-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437235v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Belhadj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aabce7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1894" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H. R. Chan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Buie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Moran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masataka Koishi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01141495v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Hong Ronald Chan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Moran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cullen R. Buie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Lemaitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Piezanowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-012-1359-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPQTZ7QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Manneville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-5983-2-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229223-MS" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460581v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahjoub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/229215-MS" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raounek Zeghdoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric-Pierre Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/SPWLA-2025-0120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Doutsas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zenati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01609886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Kowatari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48680-2_24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Borit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00835058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05087300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00671439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04379317v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>