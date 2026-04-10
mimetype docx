--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -977,381 +977,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
+                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Bailly</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Amir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582006v1</w:t>
+                <w:t xml:space="preserve">hal-03480909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Common Fruit-Piercing Moth in the Pacific Region: A Survey of the Current State of a Significant Worldwide Economic Pest, Eudocima phalonia (Lepidoptera: Erebidae), with a Focus on New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12020117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480909v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Common Fruit-Piercing Moth in the Pacific Region: A Survey of the Current State of a Significant Worldwide Economic Pest, Eudocima phalonia (Lepidoptera: Erebidae), with a Focus on New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480908v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of conservation agriculture maize-based cropping systems on soil health and crop performance in New Caledonia</w:t>
               </w:r>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,295 +2667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for the Extensive Conservation of Mechanisms of Ovule Integument Development Since the Most Recent Common Ancestor of Living Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Masse</w:t>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pujapujane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
+                <w:t xml:space="preserve">Aurélie Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bordez</w:t>
+                <w:t xml:space="preserve">Amélie Andres Andres-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gateble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087320v1</w:t>
+                <w:t xml:space="preserve">hal-02348760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Extensive Conservation of Mechanisms of Ovule Integument Development Since the Most Recent Common Ancestor of Living Angiosperms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gontran Arnault</w:t>
+                <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vialette</w:t>
+                <w:t xml:space="preserve">Felix Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Andres Andres-Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Aurore Pujapujane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Gateble</w:t>
+                <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (18), pp.9259-9269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348760v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphophysiological dormancy in Amborella trichopoda seeds is a pleisiomorphic trait in angiosperms</w:t>
               </w:r>
@@ -3069,278 +3069,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioecy in Amborella trichopoda: evidence for genetically based sex determination and its consequences for inferences of the breeding system in early angiosperms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Scutt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw278⟩</w:t>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601162v1</w:t>
+                <w:t xml:space="preserve">hal-01615957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Galland</w:t>
+                <w:t xml:space="preserve">Dioecy in Amborella trichopoda: evidence for genetically based sex determination and its consequences for inferences of the breeding system in early angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gateble</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.591-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615957v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed characterization for propagation and conservation of Oxera pulchella subsp. grandiflora (Dubard) de Kok, a new caledonian ornamental endemic</w:t>
               </w:r>
@@ -3445,697 +3445,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
+                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Rémi Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5608 - 5619. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3866-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898277v1</w:t>
+                <w:t xml:space="preserve">hal-01563836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining in New Caledonia: environmental stakes and restoration opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan J. M. Baker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5592 - 5607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3358-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267220v1</w:t>
+                <w:t xml:space="preserve">hal-01898232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Leaf-age and soil-plant relationships: key factors for reporting trace-elements hyperaccumulation by plants and design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mc Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5620 - 5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563836v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining in New Caledonia: environmental stakes and restoration opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L’huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5592 - 5607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3358-x⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5608 - 5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3866-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898232v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-age and soil-plant relationships: key factors for reporting trace-elements hyperaccumulation by plants and design applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony van Der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan J. M. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus L. Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mc Coy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
+                <w:t xml:space="preserve">Christopher W. N. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5620 - 5632. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (8), pp.4773-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3445-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01937548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral biology of the Cunoniaceae in New Caledonia and the role of insects, birds and geckos as potential pollinators</w:t>
               </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Scutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (12), pp.4649-4654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,204 +5862,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research investigations as a tool to support ecological restoration of mining-degraded areas in New Caledonia</w:t>
+                <w:t xml:space="preserve">Restoration of mining sites in New Caledonia: history, progress report on seed sector production and development of new techniques using bioengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saintpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINING ENCOUNTERS RESEARCH SEMINAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRT; PACSEN; MinErAL; University of Queensland, Aug 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">10th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SER, Sep 2023, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472003v1</w:t>
+                <w:t xml:space="preserve">hal-04472007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mining sites in New Caledonia: history, progress report on seed sector production and development of new techniques using bioengineering</w:t>
+                <w:t xml:space="preserve">Research investigations as a tool to support ecological restoration of mining-degraded areas in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SER, Sep 2023, Darwin, Convention Centre, Australia</w:t>
+              <w:t xml:space="preserve">MINING ENCOUNTERS RESEARCH SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRT; PACSEN; MinErAL; University of Queensland, Aug 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472007v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
               </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
@@ -6170,64 +6170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-age effect: a key factor for reporting trace element hyperaccumulation by plants and design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of new Caledonian mine spoils using hyperaccumulating plants, a new sustainable development path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,277 +6393,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altération de la biodiversité terrestre des îles françaises du Pacifique: effets de l’anthropisation et des invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Bouraïma</w:t>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750949v1</w:t>
+                <w:t xml:space="preserve">hal-04750952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération de la biodiversité terrestre des îles françaises du Pacifique: effets de l’anthropisation et des invasions biologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barré</w:t>
+                <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+                <w:t xml:space="preserve">Saliou Bouraïma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Chazeau</w:t>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
+              <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nickel on growth and nutrient concentrations of Cunonia macrophylla, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
@@ -6878,256 +6878,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Leaf-age effect: a key factor to report trace-elements hyperaccumulation by plants and design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
+              <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153464v1</w:t>
+                <w:t xml:space="preserve">hal-04153426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-age effect: a key factor to report trace-elements hyperaccumulation by plants and design applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153426v1</w:t>
+                <w:t xml:space="preserve">hal-04153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellagitanins of pharmacological and cosmetic interest isolated from Cunonia macrophylla leaves, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
@@ -7598,90 +7598,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sur l’utilisation des topsoils en restauration écologique des terrains miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Nickel et son environnement. , 91 p., 2018, Programmes Ecomine biotop et Recosynth. [Tome Nickel et Environnement], </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34928/ny41-c429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERTISE DE LA PRODUCTION DES SEMENCES D’ESPECES VEGETALES UTILISEES POUR LA RESTAURATION DES TERRAINS MINIERS DE NOUVELLE-CALEDONIE - NATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8362,51 +8362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration des techniques d’ingénierie écologique pour la restauration minière en contexte ravinaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Rapport scientifique final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8985,51 +8985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,51 +9090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils. Suivi de : Dispositifs de suivi des mangroves en contexte minier : mesures in situ, télédétection satellitaire optique et radar. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,51 +9471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>