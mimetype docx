--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -139,51 +139,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -575,295 +575,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic resolution of order- and family-level monocot relationships using 602 single-copy nuclear genes and 1375 BUSCO genes</w:t>
+                <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash Raj Timilsena</w:t>
+                <w:t xml:space="preserve">Antony van Der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Wafula</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joel Mcneal</w:t>
+                <w:t xml:space="preserve">Vidiro Gei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.876779⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475, pp.515-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05388-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471927v1</w:t>
+                <w:t xml:space="preserve">hal-03639816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomic resolution of order- and family-level monocot relationships using 602 single-copy nuclear genes and 1375 BUSCO genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Raj Timilsena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wafula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony van Der Ent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Saravanaraj Ayyampalayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidiro Gei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Joel Mcneal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 475, pp.515-534. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05388-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.876779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639816v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A derived ZW chromosome system in Amborella trichopoda, representing the sister lineage to all other extant flowering plants</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel hyperaccumulation in New Caledonian Hybanthus (Violaceae) and occurrence of nickel-rich phloem in Hybanthus austrocaledonicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,51 +2271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic assessment of the occurrence of trace element hyperaccumulation in the flora of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony van Der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan J. M. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,920 +4383,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
+                <w:t xml:space="preserve">Evidence for a Correlation between Systematics and Bioactivity in New Caledonian Cunoniaceae and Its Implications for Screening and Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (1), pp.97-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926047v1</w:t>
+                <w:t xml:space="preserve">ird-05597481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
+                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Notonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156 (3), pp.1156 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836280v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that CRABS CLAW and TOUSLED have conserved their roles in carpel development since the ancestor of the extant angiosperms.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.P. Scutt</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas0409577102⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence that CRABS CLAW and TOUSLED have conserved their roles in carpel development since the ancestor of the extant angiosperms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vinauger-Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (12), pp.4649-4654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas0409577102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836274v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to promote germination of two Cunoniaceae species, Cunonia macrophylla and Geissois pruinosa, from New Caledonia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15258/sst.2004.32.3.06⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836270v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of 50 Cunoniaceae species from New Caledonia for antimicrobial properties</w:t>
+                <w:t xml:space="preserve">Methods to promote germination of two Cunoniaceae species, Cunonia macrophylla and Geissois pruinosa, from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouraïma-Madjebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0028825X.2002.9512810⟩</w:t>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (3), pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15258/sst.2004.32.3.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836268v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Screening of 50 Cunoniaceae species from New Caledonia for antimicrobial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouraïma-Madjebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0028825X.2002.9512810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Screening of Fifty Cunoniaceae Species from New Caledonia for Inhibitors of Xanthine Oxidase and Scavengers of Superoxide Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (7), pp.526-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1076/phbi.40.7.526.14690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5306,241 +5388,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity in the Biodiversity Hotspot of New Caledonia: The Koniambo Nickel Massif Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration: promoting family-based farming / agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Family farming lifestyle and health in the pacific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nickel mining in an island biodiversity hotspot: Identifying the most threatened plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5562,124 +5644,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fourdrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, cultivation and ex situ conservation of an extremely rare palm endemic to New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Gâteblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,520 +5769,520 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Manaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive life traits of plants growing on ultramafic substrate on the Koniambo massif (New Caledonia) as a tool to reinforce and reconnect fragmented forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th INTERNATIONAL CONFERENCE 10 ON SERPENTINE ECOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSE, Jun 2023, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of mining sites in New Caledonia: history, progress report on seed sector production and development of new techniques using bioengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SER, Sep 2023, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research investigations as a tool to support ecological restoration of mining-degraded areas in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MINING ENCOUNTERS RESEARCH SEMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRT; PACSEN; MinErAL; University of Queensland, Aug 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-age effect: a key factor for reporting trace element hyperaccumulation by plants and design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6209,658 +6291,658 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of new Caledonian mine spoils using hyperaccumulating plants, a new sustainable development path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de la biodiversité terrestre des îles françaises du Pacifique: effets de l’anthropisation et des invasions biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nickel on growth and nutrient concentrations of Cunonia macrophylla, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Serpentine Ecology “Ultramafic rocks: their soils, vegetation and fauna”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSE, Apr 2003, Cuba, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunoniaceae bioactives de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction par Solvant pour la Valorisation des Matières Premières Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6870,711 +6952,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-age effect: a key factor to report trace-elements hyperaccumulation by plants and design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellagitanins of pharmacological and cosmetic interest isolated from Cunonia macrophylla leaves, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés triterpéniques isolés de feuilles du Calophyllum inophyllum Linn. de Polynésie Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de molécules antipaludiques en Nouvelle-Calédonie et au Vanuatu Approche ethnopharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Waikedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Colloque International sur les plantes aromatiques et médicinales des régions d’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication of Cunonia macrophylla and Geissois pruinosa, Cunoniaceae species with potential economic interests growing on New Caledonian &amp;quot; maquis minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Médevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preservation and ecological restoration in tropical mining environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7584,257 +7666,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sur l’utilisation des topsoils en restauration écologique des terrains miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Nickel et son environnement. , 91 p., 2018, Programmes Ecomine biotop et Recosynth. [Tome Nickel et Environnement], </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34928/ny41-c429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et environnement en Nouvelle-Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. Institut Agronomique Néo-Calédonien, 411 p., 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03039713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7844,158 +7926,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des sites miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gâteblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et environnement en Nouvelle Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAC, p. 147-230, 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03045412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,147 +8087,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide cross-species RNA-Seq comparison reveals a highly conserved role for Ferroportins in nickel hyperaccumulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa S Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubiel A Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8155,1059 +8237,1059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des traits de vie fonctionnels reproductifs des espèces végétales participant à l'optimisation de la restauration écologique des milieux forestiers : le cas du massif de Koniambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Farruggia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNC/IAC/KNS. 2024, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERTISE DE LA PRODUCTION DES SEMENCES D’ESPECES VEGETALES UTILISEES POUR LA RESTAURATION DES TERRAINS MINIERS DE NOUVELLE-CALEDONIE - NATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration des techniques d’ingénierie écologique pour la restauration minière en contexte ravinaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Reck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’indicateurs biologiques du fonctionnement des écosystèmes miniers restaurés. Acronyme : « Bioindic ». Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Carriconde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernandez Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Bioindic. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2019, 272 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Rapport scientifique final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 282 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03371879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01938824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils. Suivi de : Dispositifs de suivi des mangroves en contexte minier : mesures in situ, télédétection satellitaire optique et radar. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programmes Ecomine biotop et Mangrove. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p., 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9217,114 +9299,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la connaissance physiologique des Cunoniaceae endémiques de la Nouvelle-Calédonie à la recherche des caractéristiques physico-chimiques et biologiques de leurs substances bioactives d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de la Nouvelle-Calédonie, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002NCAL0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03086898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId296"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9471,51 +9553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>