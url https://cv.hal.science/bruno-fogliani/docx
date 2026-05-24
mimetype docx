--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -139,5246 +139,5380 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New Caledonia</w:t>
+                <w:t xml:space="preserve">Scientists’ warning on the global destruction of rock outcrop ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
+                <w:t xml:space="preserve">Luiza F A de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mccoy</w:t>
+                <w:t xml:space="preserve">Lucas N Perillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
+                <w:t xml:space="preserve">Gianluigi Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">Flávio F Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Mandar N Datar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e70316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11557-024-01961-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.70316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927901v1</w:t>
+                <w:t xml:space="preserve">hal-05618576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t>
+                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony van der Ent</w:t>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Spiers</w:t>
+                <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Brueckner</w:t>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Irvine</w:t>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11557-024-01961-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635634v1</w:t>
+                <w:t xml:space="preserve">hal-04927901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The allopolyploid origin(s) and diversification of New Caledonian Grevillea (Proteaceae)</w:t>
+                <w:t xml:space="preserve">In vivo imaging nickel-rich laticifers: a breakthrough in metal hyperaccumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Pillon</w:t>
+                <w:t xml:space="preserve">Antony van der Ent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Majourau</w:t>
+                <w:t xml:space="preserve">Kathryn Spiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gotty</w:t>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Isnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Dennis Brueckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2187454⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.105877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055607v1</w:t>
+                <w:t xml:space="preserve">hal-04635634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The allopolyploid origin(s) and diversification of New Caledonian Grevillea (Proteaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Majourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05388-3⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.425-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2187454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639816v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic resolution of order- and family-level monocot relationships using 602 single-copy nuclear genes and 1375 BUSCO genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting nickel and manganese accumulation and localization in New Caledonian Cunoniaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanaraj Ayyampalayam</w:t>
+                <w:t xml:space="preserve">Antony van Der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Mcneal</w:t>
+                <w:t xml:space="preserve">Vidiro Gei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475, pp.515-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.876779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05388-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471927v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A derived ZW chromosome system in Amborella trichopoda, representing the sister lineage to all other extant flowering plants</w:t>
+                <w:t xml:space="preserve">Phylogenomic resolution of order- and family-level monocot relationships using 602 single-copy nuclear genes and 1375 BUSCO genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jos Käfer</w:t>
+                <w:t xml:space="preserve">Prakash Raj Timilsena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Bewick</w:t>
+                <w:t xml:space="preserve">Eric Wafula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Andres‐robin</w:t>
+                <w:t xml:space="preserve">Craig Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+                <w:t xml:space="preserve">Saravanaraj Ayyampalayam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Harkess</w:t>
+                <w:t xml:space="preserve">Joel Mcneal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 233, pp.1636-1642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.876779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370272v1</w:t>
+                <w:t xml:space="preserve">hal-04471927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
+                <w:t xml:space="preserve">A derived ZW chromosome system in Amborella trichopoda, representing the sister lineage to all other extant flowering plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Jos Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Adam Bewick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Andres‐robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Harkess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, pp.1636-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480909v1</w:t>
+                <w:t xml:space="preserve">hal-03370272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Common Fruit-Piercing Moth in the Pacific Region: A Survey of the Current State of a Significant Worldwide Economic Pest, Eudocima phalonia (Lepidoptera: Erebidae), with a Focus on New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480908v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et restauration des sites miniers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Forlacroix</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582006v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of conservation agriculture maize-based cropping systems on soil health and crop performance in New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Leopold</w:t>
+                <w:t xml:space="preserve">The Common Fruit-Piercing Moth in the Pacific Region: A Survey of the Current State of a Significant Worldwide Economic Pest, Eudocima phalonia (Lepidoptera: Erebidae), with a Focus on New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+                <w:t xml:space="preserve">Lise Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulakia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.105079. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects12020117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276125v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertile landscapes on an old oceanic island: the biodiversity hotspot of New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of conservation agriculture maize-based cropping systems on soil health and crop performance in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+                <w:t xml:space="preserve">Rémy Kulagowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bruy</w:t>
+                <w:t xml:space="preserve">Alexis Thoumazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">Audrey Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa146⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.105079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002846v1</w:t>
+                <w:t xml:space="preserve">hal-03276125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution topographic variables accurately predict the distribution of rare plant species for conservation area selection in a narrow-endemism hotspot in New Caledonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Balmot</w:t>
+                <w:t xml:space="preserve">Infertile landscapes on an old oceanic island: the biodiversity hotspot of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubos</w:t>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Thibault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Bruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-021-02126-6⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (2), pp.317-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480907v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution topographic variables accurately predict the distribution of rare plant species for conservation area selection in a narrow-endemism hotspot in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
+                <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
+                <w:t xml:space="preserve">Joan Balmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubiel A. Gonzalez</w:t>
+                <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 229 (2), pp.994-1006. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.963-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890477v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights Into the Hyperaccumulation Syndrome in Pycnandra (Sapotaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Paul</w:t>
+                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubiel A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.559059⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.994-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940369v1</w:t>
+                <w:t xml:space="preserve">hal-02890477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel hyperaccumulation in New Caledonian Hybanthus (Violaceae) and occurrence of nickel-rich phloem in Hybanthus austrocaledonicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (5), pp.905-914. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Novel Insights Into the Hyperaccumulation Syndrome in Pycnandra (Sapotaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.559059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972020v1</w:t>
+                <w:t xml:space="preserve">hal-02940369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic assessment of the occurrence of trace element hyperaccumulation in the flora of New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Soil chemistry, elemental profiles and elemental distribution 1 in nickel hyperaccumulator species from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidiro Gei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa029⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 457, pp.293-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-020-04714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907973v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Correlates for Seed Desiccation Sensitivity of New Caledonian Plant Species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manon Marron</w:t>
+                <w:t xml:space="preserve">A systematic assessment of the occurrence of trace element hyperaccumulation in the flora of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidiro Gei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pain</w:t>
+                <w:t xml:space="preserve">Peter Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (2), pp.231-248. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/73.2.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377263v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
+                <w:t xml:space="preserve">Environmental Correlates for Seed Desiccation Sensitivity of New Caledonian Plant Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Octavie Toublanc-Lambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0689⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (2), pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/73.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291318v1</w:t>
+                <w:t xml:space="preserve">hal-03377263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Extensive Conservation of Mechanisms of Ovule Integument Development Since the Most Recent Common Ancestor of Living Angiosperms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Gateble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01352⟩</w:t>
+              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348760v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (18), pp.9259-9269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphophysiological dormancy in Amborella trichopoda seeds is a pleisiomorphic trait in angiosperms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence for the Extensive Conservation of Mechanisms of Ovule Integument Development Since the Most Recent Common Ancestor of Living Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Andres Andres-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anger</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gateble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607792v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The morphophysiological dormancy in Amborella trichopoda seeds is a pleisiomorphic trait in angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Galland</w:t>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Nicolas Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (4), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615957v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dioecy in Amborella trichopoda: evidence for genetically based sex determination and its consequences for inferences of the breeding system in early angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Scutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Gateble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (4), pp.591-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcw278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed characterization for propagation and conservation of Oxera pulchella subsp. grandiflora (Dubard) de Kok, a new caledonian ornamental endemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Zongo</w:t>
+                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Sabourin</w:t>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Demaret</w:t>
+                <w:t xml:space="preserve">Claudette Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propagation of Ornamental Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385851v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Seed characterization for propagation and conservation of Oxera pulchella subsp. grandiflora (Dubard) de Kok, a new caledonian ornamental endemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Gâteblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Propagation of Ornamental Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.137-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563836v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining in New Caledonia: environmental stakes and restoration opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L’huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5592 - 5607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3358-x⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5608 - 5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3866-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898232v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-age and soil-plant relationships: key factors for reporting trace-elements hyperaccumulation by plants and design applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
+                <w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony van Der Ent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan J. M. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus L. Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. N. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3445-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (8), pp.4773-4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01937548v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3866-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining in New Caledonia: environmental stakes and restoration opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5592 - 5607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3358-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01267220v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral biology of the Cunoniaceae in New Caledonia and the role of insects, birds and geckos as potential pollinators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+                <w:t xml:space="preserve">Leaf-age and soil-plant relationships: key factors for reporting trace-elements hyperaccumulation by plants and design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Losfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mc Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kew Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Combining Phytoextraction and Ecological Catalysis: an Environmental, Ecological, Ethic and Economic Opportunity, 22 (8), pp.5620 - 5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3445-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12225-014-9546-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02197243v1</w:t>
+                <w:t xml:space="preserve">hal-01937548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floral biology of the Cunoniaceae in New Caledonia and the role of insects, birds and geckos as potential pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+                <w:t xml:space="preserve">H. C. F. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua P. Der</w:t>
+                <w:t xml:space="preserve">J. Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+                <w:t xml:space="preserve">B. Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Kew Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12225-014-9546-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a Correlation between Systematics and Bioactivity in New Caledonian Cunoniaceae and Its Implications for Screening and Conservation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05597481v1</w:t>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
+                <w:t xml:space="preserve">Evidence for a Correlation between Systematics and Bioactivity in New Caledonian Cunoniaceae and Its Implications for Screening and Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (1), pp.97-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01926047v1</w:t>
+                <w:t xml:space="preserve">ird-05597481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Anatomical element localization by EDXS in Grevillea exul var. exul under nickel stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">R. Notonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156 (3), pp.1156 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836280v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that CRABS CLAW and TOUSLED have conserved their roles in carpel development since the ancestor of the extant angiosperms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Fourquin</w:t>
+                <w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vinauger-Douard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.P. Scutt</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas0409577102⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188812v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence that CRABS CLAW and TOUSLED have conserved their roles in carpel development since the ancestor of the extant angiosperms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faure</w:t>
+                <w:t xml:space="preserve">Chloé Fourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bianchini</w:t>
+                <w:t xml:space="preserve">Marion Vinauger-Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Raharivelomanana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (12), pp.4649-4654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas0409577102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836274v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to promote germination of two Cunoniaceae species, Cunonia macrophylla and Geissois pruinosa, from New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouraïma-Madjebi</w:t>
+                <w:t xml:space="preserve">F. Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">G. Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15258/sst.2004.32.3.06⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836270v1</w:t>
+                <w:t xml:space="preserve">hal-03836274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of 50 Cunoniaceae species from New Caledonia for antimicrobial properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Methods to promote germination of two Cunoniaceae species, Cunonia macrophylla and Geissois pruinosa, from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouraïma-Madjebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0028825X.2002.9512810⟩</w:t>
+              <w:t xml:space="preserve">Seed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (3), pp.703-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15258/sst.2004.32.3.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836268v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Screening of 50 Cunoniaceae species from New Caledonia for antimicrobial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouraïma-Madjebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Zealand Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0028825X.2002.9512810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Screening of Fifty Cunoniaceae Species from New Caledonia for Inhibitors of Xanthine Oxidase and Scavengers of Superoxide Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (7), pp.526-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1076/phbi.40.7.526.14690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5388,1561 +5522,1561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity in the Biodiversity Hotspot of New Caledonia: The Koniambo Nickel Massif Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration: promoting family-based farming / agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Family farming lifestyle and health in the pacific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nickel mining in an island biodiversity hotspot: Identifying the most threatened plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Munzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fourdrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination, cultivation and ex situ conservation of an extremely rare palm endemic to New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Gâteblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Manaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Serpentine Ecology (ICSE2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive life traits of plants growing on ultramafic substrate on the Koniambo massif (New Caledonia) as a tool to reinforce and reconnect fragmented forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th INTERNATIONAL CONFERENCE 10 ON SERPENTINE ECOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSE, Jun 2023, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mining sites in New Caledonia: history, progress report on seed sector production and development of new techniques using bioengineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Research investigations as a tool to support ecological restoration of mining-degraded areas in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SER, Sep 2023, Darwin, Convention Centre, Australia</w:t>
+              <w:t xml:space="preserve">MINING ENCOUNTERS RESEARCH SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRT; PACSEN; MinErAL; University of Queensland, Aug 2023, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472007v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research investigations as a tool to support ecological restoration of mining-degraded areas in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Restoration of mining sites in New Caledonia: history, progress report on seed sector production and development of new techniques using bioengineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saintpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Crosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MINING ENCOUNTERS RESEARCH SEMINAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRT; PACSEN; MinErAL; University of Queensland, Aug 2023, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">10th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SER, Sep 2023, Darwin, Convention Centre, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472003v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-age effect: a key factor for reporting trace element hyperaccumulation by plants and design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of new Caledonian mine spoils using hyperaccumulating plants, a new sustainable development path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération de la biodiversité terrestre des îles françaises du Pacifique: effets de l’anthropisation et des invasions biologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Bouraïma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Chazeau</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
+              <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750952v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la connaissance spécifique à l'approche biomoléculaire des écosystèmes terrestres insulaires du Pacifique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Altération de la biodiversité terrestre des îles françaises du Pacifique: effets de l’anthropisation et des invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Butaud</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche française dans le pacifique</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750949v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nickel on growth and nutrient concentrations of Cunonia macrophylla, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Serpentine Ecology “Ultramafic rocks: their soils, vegetation and fauna”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSE, Apr 2003, Cuba, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunoniaceae bioactives de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction par Solvant pour la Valorisation des Matières Premières Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6952,711 +7086,711 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-age effect: a key factor to report trace-elements hyperaccumulation by plants and design applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153426v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoextraction from mine spoils: insights from New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Leaf-age effect: a key factor to report trace-elements hyperaccumulation by plants and design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Losfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grison</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Serpentine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sabah, Malaysia</w:t>
+              <w:t xml:space="preserve">2nd Conference of Society for Ecological Restoration Australasia (SERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153464v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellagitanins of pharmacological and cosmetic interest isolated from Cunonia macrophylla leaves, an endemic New Caledonian Cunoniaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés triterpéniques isolés de feuilles du Calophyllum inophyllum Linn. de Polynésie Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la Recherche dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Nouméa (98800) - Nouvelle-Calédonie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de molécules antipaludiques en Nouvelle-Calédonie et au Vanuatu Approche ethnopharmacologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Waikedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Colloque International sur les plantes aromatiques et médicinales des régions d’Outre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication of Cunonia macrophylla and Geissois pruinosa, Cunoniaceae species with potential economic interests growing on New Caledonian &amp;quot; maquis minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Bouraïma-Madjèbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Médevielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preservation and ecological restoration in tropical mining environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Noumea, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7666,257 +7800,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sur l’utilisation des topsoils en restauration écologique des terrains miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT Nickel et son environnement. , 91 p., 2018, Programmes Ecomine biotop et Recosynth. [Tome Nickel et Environnement], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34928/ny41-c429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines et environnement en Nouvelle-Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. Institut Agronomique Néo-Calédonien, 411 p., 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03039713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7926,158 +8060,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restauration des sites miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gâteblé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent L'Huillier; Tanguy Jaffré; Adrien Wulff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et environnement en Nouvelle Calédonie : les milieux sur substrats ultramafiques et leur restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAC, p. 147-230, 2010, Etudes Synthèses, 978-2-9523950-8-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03045412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8087,147 +8221,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide cross-species RNA-Seq comparison reveals a highly conserved role for Ferroportins in nickel hyperaccumulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa S Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubiel A Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8237,1059 +8371,1059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des traits de vie fonctionnels reproductifs des espèces végétales participant à l'optimisation de la restauration écologique des milieux forestiers : le cas du massif de Koniambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawiya Ititiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNC/IAC/KNS. 2024, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERTISE DE LA PRODUCTION DES SEMENCES D’ESPECES VEGETALES UTILISEES POUR LA RESTAURATION DES TERRAINS MINIERS DE NOUVELLE-CALEDONIE - NATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration des techniques d’ingénierie écologique pour la restauration minière en contexte ravinaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Reck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRT "Nickel et son environnement". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’indicateurs biologiques du fonctionnement des écosystèmes miniers restaurés. Acronyme : « Bioindic ». Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Carriconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Léopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Bioindic. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2019, 272 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Rapport scientifique final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 282 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et synthèse des expérimentations et actions de restauration écologique réalisées sur sites miniers en Nouvelle-Calédonie depuis 30 ans. Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Recosynth. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2018, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03371879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et fonctionnement du système sol/plante/microorganismes dans les maquis miniers. Perspectives d'application à la restauration écologique. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2015, 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01938824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Ecomine biotop. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur les topsoils. Suivi de : Dispositifs de suivi des mangroves en contexte minier : mesures in situ, télédétection satellitaire optique et radar. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programmes Ecomine biotop et Mangrove. Tome Nickel et Environnement, CNRT Nickel et son environnement. 2011, 28 p., 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02154768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9299,114 +9433,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la connaissance physiologique des Cunoniaceae endémiques de la Nouvelle-Calédonie à la recherche des caractéristiques physico-chimiques et biologiques de leurs substances bioactives d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université de la Nouvelle-Calédonie, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002NCAL0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03086898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9553,51 +9687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.fogliani@unc.nc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618576v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza F A de Paula" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas N Perillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ottaviani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio F Carmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar N Datar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.70316" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635634v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Brueckner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Irvine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105877" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Majourau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2187454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidiro Gei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05388-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Raj Timilsena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wafula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Barrett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanaraj Ayyampalayam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mcneal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.876779" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bewick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres&#8208;robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Harkess" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17662" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bailly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forlacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12020117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kulagowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Balmot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02126-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940369v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#8217;huillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.559059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echevarria" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Erskine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04714-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907973v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Erskine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03377263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavie Toublanc-Lambault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davezies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Marron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Arnault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vialette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres Andres-Robin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Gateble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01352" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607792v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw244" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw278" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03385851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Zongo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sabourin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Losfeld" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3866-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01898232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3358-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mc Coy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3445-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02197243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. F. Hopkins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bradford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Donovan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12225-014-9546-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05597481v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01926047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rabier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Notonier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6HSJ5NX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vinauger-Douard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas0409577102" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madjebi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2004.32.3.06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0028825X.2002.9512810" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1076/phbi.40.7.526.14690" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawiya Ititiaty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Farruggia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508308v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saintpierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fourdrain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508322v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Manaute" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472007v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crosaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mathieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750949v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Boura&#239;ma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Butaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153464v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750953v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Lopes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750944v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34928/ny41-c429" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03039713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L'Huillier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lebrun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03045412v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04472014v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Reck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ziegler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418319v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez Nunez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154755v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03371879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152038v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hatteschweiler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02154768v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-03086898v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NCAL0007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>